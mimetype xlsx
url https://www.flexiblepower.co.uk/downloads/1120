--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -1,429 +1,409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\2. Commercial\2. Flexibility Documents\Published\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\4. Regulation\1. C31E\2026-27\1. Procurement Statement\Supporting Info\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C0AB4F80-9C5F-465E-BD6B-38C018A201C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C83D36AE-292F-4526-A4D7-6E448F22E569}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="2" r:id="rId1"/>
     <sheet name="Document &amp; Data Catalogue" sheetId="1" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="76">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Connected Data Portal</t>
-[...1 lines deleted...]
-  <si>
     <t>Flexible Power Website</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
-    <t>Flexibility Requirements</t>
-[...10 lines deleted...]
-  <si>
     <t>Flexibility Process</t>
   </si>
   <si>
     <t>Flexible Power Example Event Performance Report</t>
   </si>
   <si>
     <t>Flexible Power Example Monthly Invoice</t>
   </si>
   <si>
     <t>Flexible Power Example Event Earnings Report</t>
   </si>
   <si>
-    <t xml:space="preserve">Slides and Recording on our Webinars on how to participate in our services. </t>
-[...1 lines deleted...]
-  <si>
     <t>An example of the performance report created post a response event.</t>
   </si>
   <si>
-    <t>An example of the monthly invoice created at the end of each month.</t>
-[...1 lines deleted...]
-  <si>
     <t>An example of the payment breakdown of utilisation earnings created post a response event.</t>
   </si>
   <si>
     <t>Flexibility Update</t>
   </si>
   <si>
     <t>Other relevant information</t>
   </si>
   <si>
     <t>Open Networks</t>
   </si>
   <si>
-    <t>RDPs</t>
-[...1 lines deleted...]
-  <si>
     <t>ENA Website</t>
   </si>
   <si>
     <t xml:space="preserve">An overview of the Open Networks Project and all the relevant documentation. </t>
   </si>
   <si>
-    <t>Overviews of the Regional Development Programmes</t>
-[...1 lines deleted...]
-  <si>
     <t>Long Term Development Statement (LTDS)</t>
   </si>
   <si>
     <t>Distribution Future Energy Scenarios (DFES)</t>
   </si>
   <si>
     <t>Network Development Plan (NDP)</t>
   </si>
   <si>
     <t>Distribution Network Options Assessment (DNOA)</t>
   </si>
   <si>
     <t>The Long Term Development Statement provides an overview of the design and operation of the distribution network, together with data on the 132kV, 66kV and 33kV systems and the transformation levels down to 11kV.</t>
   </si>
   <si>
-    <t>The Distribution Future Energy Scenarios outline the range of credible futures for the growth of the distribution network out to 2050.</t>
-[...4 lines deleted...]
-  <si>
     <t>Distribution Flexibility Services Regulatory Reporting</t>
   </si>
   <si>
     <t>Distribution Flexibility Services Procurement Statement</t>
   </si>
   <si>
     <t>Distribution Flexibility Services Procurement Report</t>
   </si>
   <si>
-    <t>Evolution of Distribution Flexibility Service Procurement Document and Webinar</t>
-[...4 lines deleted...]
-  <si>
     <t>Ofgem Guidance</t>
   </si>
   <si>
     <t xml:space="preserve">A forward looking report on how we will procure services in the coming regulatory year. </t>
   </si>
   <si>
-    <t>A report, and supporting data table, detailing how and where we have procured flexibility services in the past regulatory year.</t>
-[...10 lines deleted...]
-  <si>
     <t>The Ofgem guidance determining what should be covered in the regulatory reporting.</t>
   </si>
   <si>
     <t>Ofgem Website</t>
   </si>
   <si>
-    <t xml:space="preserve">Flexibility Procurement Requirements </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Last Reviewed </t>
   </si>
   <si>
     <t xml:space="preserve">If you have any further questions please email </t>
   </si>
   <si>
     <t>It highlights the key areas of information, including the various sources of summary and raw data</t>
   </si>
   <si>
     <t>All Meta Data and relevant Data Dictionaries are provided with the live data sources.</t>
   </si>
   <si>
-    <t>The latest version of the T&amp;Cs applicable to NGEDs Procurement of Flexibility Services</t>
-[...1 lines deleted...]
-  <si>
     <t>NGED Website</t>
   </si>
   <si>
     <t>Wider NGED Process</t>
   </si>
   <si>
     <t>NGED Website (registration needed)</t>
   </si>
   <si>
-    <t>The Distribution Network Options Assessment (DNOA) is a publication which outlines reasons behind investment decisions made by NGED in order to deal with constraints on our network.</t>
-[...1 lines deleted...]
-  <si>
     <t>NGED Flexibility Update Service</t>
   </si>
   <si>
-    <t>A mailing list to receive Updates from NGED on our Flexibility Services</t>
-[...1 lines deleted...]
-  <si>
     <t>NGED Innovation</t>
   </si>
   <si>
     <t>An overview of the NGED innovation portfolio</t>
   </si>
   <si>
-    <t>Date of Last Publication</t>
-[...7 lines deleted...]
-  <si>
     <t>Comprehensive guidance for FSPs participating in flexibility. Covers Commercial Qualification, Technical Qualification, Trades, Billing and Setllement and Baselines.</t>
   </si>
   <si>
-    <t>NGED On Track to Trade - Webinar</t>
-[...1 lines deleted...]
-  <si>
     <t>NGED_Guidance for Electricity Distribution Flexibility Service Providers</t>
   </si>
   <si>
     <t>NGED_Procurement &amp; Engagement Timetable</t>
   </si>
   <si>
-    <t>C31e Ongoing Reporting</t>
-[...1 lines deleted...]
-  <si>
     <t>Summary Data</t>
   </si>
   <si>
-    <t>Raw Data</t>
-[...7 lines deleted...]
-  <si>
     <t>Market Gateway User Guide</t>
   </si>
   <si>
-    <t>Date For Next Publication/
-[...8 lines deleted...]
-  <si>
     <t>NGED.flexiblepower@nationalgrid.co.uk</t>
   </si>
   <si>
     <t>In addition, a summary diagram of the end  to end process for FSPs seeking to provide flexibility services is also avaialble.</t>
   </si>
   <si>
     <t>Email Sign up</t>
   </si>
   <si>
-    <t>N/A</t>
-[...10 lines deleted...]
-  <si>
     <t>NGED_ Baseline Values</t>
   </si>
   <si>
-    <t>The Values assosciated with our baseline methodology</t>
-[...2 lines deleted...]
-    <t>NGED V3.2_ENA Standard Flexiblity Services Agreement_v1.1</t>
+    <t>Flexibility Market Facilitator (Elexon)</t>
+  </si>
+  <si>
+    <t>Elexon creates the rules, systems, and governance that unlock Great Britain’s flexibility markets – enabling households, businesses, and providers to power a smarter, cleaner, and more efficient energy system.</t>
+  </si>
+  <si>
+    <t>Elexon Website</t>
+  </si>
+  <si>
+    <t>Flexibility Map</t>
+  </si>
+  <si>
+    <t>Flexibility Trades Data and Results</t>
+  </si>
+  <si>
+    <t>Flexibility Procurement</t>
+  </si>
+  <si>
+    <t>Data Portal</t>
+  </si>
+  <si>
+    <t>National Grid DSO conducts 1 long-term procurement cycle each year and an ongoing daily short-term trades. This document provides the procurement timings for both.</t>
+  </si>
+  <si>
+    <t>The latest version of the Terms and Conditions applicable to National Grid DSO's Flexibility Services procurement.</t>
+  </si>
+  <si>
+    <t>Detailed data on National Grid DSO long-term and short-term flexibility trades and results</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slides and Recording on our Webinars on how to participate in our long-term services. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slides and Recording on our Webinars on how to participate in our short-term services. </t>
+  </si>
+  <si>
+    <t>NGED On Track to Trade - Webinar (Long-Term Trades)</t>
+  </si>
+  <si>
+    <t>NGED On Track to Trade - Webinar (Short-Term Trades)</t>
+  </si>
+  <si>
+    <t>Recording - YouTube</t>
+  </si>
+  <si>
+    <t>Slide Deck - National Grid DSO Website</t>
+  </si>
+  <si>
+    <t>Slide Deck - Flexible Power Website</t>
+  </si>
+  <si>
+    <t>National Grid DSO Website</t>
+  </si>
+  <si>
+    <t>DFES outline the range of credible futures for the growth of NGED distribution network, broadly aligning with the National Energy System Operator's Future Energy Scenarios.</t>
+  </si>
+  <si>
+    <t>DNOA is a publication which outlines reasons behind investment decisions made by NGED in order to deal with constraints on its network.</t>
+  </si>
+  <si>
+    <t>NDP is NGED's ten year plan of how it will develop its network..</t>
+  </si>
+  <si>
+    <t>A mailing list to receive Updates from National Grid DSO's Flexibility Development Team on Flexibility Services.</t>
+  </si>
+  <si>
+    <t>A report, and supporting data, detailing how and where we have procured flexibility services in the past regulatory year.</t>
+  </si>
+  <si>
+    <t>The Values assosciated with our baseline methodologies</t>
+  </si>
+  <si>
+    <t>User Guide on Market Gateway</t>
+  </si>
+  <si>
+    <t>An example of the monthly flexibility service invoice created at the end of each month.</t>
+  </si>
+  <si>
+    <t>26.03.26</t>
+  </si>
+  <si>
+    <t>This spreadsheet provides a quick summary of the various documents and data published to support the procurement of Flexibility Services within National Grid Electricity Distribution (NGED)</t>
+  </si>
+  <si>
+    <t>National Grid DSO Flexibility Services Document and Data Dictionary</t>
+  </si>
+  <si>
+    <t>NGED V3.2_ENA Standard Flexiblity Services Agreement_V1.1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...14 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF28348B"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FF28348B"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -463,287 +443,233 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...33 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="3">
-[...20 lines deleted...]
-    </dxf>
+  <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF28348B"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>120770</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>24924</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>68581</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>206998</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>173545</xdr:rowOff>
+      <xdr:rowOff>60961</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07686B69-DF4C-4EAF-B634-EA84DE51A217}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="120770" y="200184"/>
-          <a:ext cx="2105528" cy="674401"/>
+          <a:off x="0" y="68581"/>
+          <a:ext cx="2773680" cy="693420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...2 lines deleted...]
-        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPD Theme">
   <a:themeElements>
     <a:clrScheme name="Western Power Distribution Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="626669"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="507F70"/>
@@ -973,2172 +899,1545 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wester Power Distribution Theme" id="{B096A36B-4ACA-0547-BE3C-938ACCC1C0DB}" vid="{E41F19F8-1D6B-A447-852B-02B6BD9517EA}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGED.flexiblepower@nationalgrid.co.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.westernpower.co.uk/group/system-and-network" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/dso/network-development-plan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/innovation" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/dso/regional-development-programmes" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.nationalgrid.co.uk/dataset/distribution-network-options-assessment-dnoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/our-network/long-term-development" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/network-flexibility-map" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/distribution-network-options-assessment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energynetworks.org/creating-tomorrows-networks/open-networks/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1032" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.nationalgrid.co.uk/dataset/constraint-management-zone-cmz-tranche-7a" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.westernpower.co.uk/group/future-energy-scenarios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.nationalgrid.co.uk/group/flexibility" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofgem.gov.uk/publications/procurement-and-use-flexibility-reporting-guidance-electricity-distribution-licensees-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/dso/distribution-future-energy-scenarios" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/map-application-nged" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/dso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/contact-nged" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1026" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.westernpower.co.uk/group/system-and-network" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.nationalgrid.co.uk/dataset/flexibility-requirements" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1163" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1122" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dso.nationalgrid.co.uk/planning-our-future-network/forecasting-for-future-need" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energynetworks.org/creating-tomorrows-networks/open-networks/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dso.nationalgrid.co.uk/downloads/15124/on-track-to-trade-day-ahead-march-2026-v1-final-2-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/50acYGNA4Uo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1029" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dso.nationalgrid.co.uk/resource-centre/publications-library" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/contact-nged" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1190" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marketgateway.nationalgrid.co.uk/flexibility-map-landing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dso.nationalgrid.co.uk/planning-our-future-network/network-development-plan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elexon.co.uk/flexibility-markets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connecteddata.nationalgrid.co.uk/dataset/flexibility-trades-data-and-results" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofgem.gov.uk/publications/procurement-and-use-flexibility-reporting-guidance-electricity-distribution-licensees-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dso.nationalgrid.co.uk/resource-centre/publications-library" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/our-network/long-term-development" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1133" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/locations/national-grid-electricity-distribution/tools-and-documents" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dso.nationalgrid.co.uk/planning-our-future-network/identifying-investment-options/distribution-network-options-assessment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgrid.co.uk/innovation" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flexiblepower.co.uk/downloads/1026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/bz72JYje8aw" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A8:B19"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.8984375" customWidth="1"/>
     <col min="2" max="2" width="10.59765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:2" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="10" spans="1:2" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A19" s="6" t="s">
-        <v>75</v>
+      <c r="A19" s="5" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A19" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G363"/>
+  <dimension ref="A1:D361"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+    <sheetView zoomScale="80" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.59765625" style="4" customWidth="1"/>
     <col min="2" max="2" width="22.5" style="4" customWidth="1"/>
     <col min="3" max="3" width="74" style="4" customWidth="1"/>
-    <col min="4" max="4" width="15.8984375" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="8.796875" style="4"/>
+    <col min="4" max="4" width="36.59765625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.796875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="58.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:4" ht="58.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="16" t="s">
+      <c r="B1" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D2" s="23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="16" t="s">
+      <c r="C4" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" s="23" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="15" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="15" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="24" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="15" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="18"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="15" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="15" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="22"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="25" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="15" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="E1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="17" t="s">
+      <c r="B10" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="27" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="15" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22"/>
+      <c r="B11" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="19"/>
+      <c r="D11" s="27" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="G1" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="D24" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="27" t="s">
-[...156 lines deleted...]
-      <c r="C10" s="31" t="s">
+    </row>
+    <row r="25" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="32">
-[...34 lines deleted...]
-      <c r="A12" s="20" t="s">
+    </row>
+    <row r="27" spans="1:4" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="12" t="s">
-[...87 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="C27" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="12" t="s">
-[...1645 lines deleted...]
-      <c r="G363" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D29" s="7"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D30" s="7"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D31" s="7"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D38" s="7"/>
+    </row>
+    <row r="39" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D39" s="7"/>
+    </row>
+    <row r="40" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D40" s="7"/>
+    </row>
+    <row r="41" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D41" s="7"/>
+    </row>
+    <row r="42" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D42" s="7"/>
+    </row>
+    <row r="43" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D43" s="7"/>
+    </row>
+    <row r="44" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D44" s="7"/>
+    </row>
+    <row r="45" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D47" s="7"/>
+    </row>
+    <row r="48" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D49" s="7"/>
+    </row>
+    <row r="50" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D50" s="7"/>
+    </row>
+    <row r="51" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D51" s="7"/>
+    </row>
+    <row r="52" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D57" s="7"/>
+    </row>
+    <row r="58" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D58" s="7"/>
+    </row>
+    <row r="59" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D59" s="7"/>
+    </row>
+    <row r="60" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D60" s="7"/>
+    </row>
+    <row r="61" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D61" s="7"/>
+    </row>
+    <row r="62" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D62" s="7"/>
+    </row>
+    <row r="63" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D63" s="7"/>
+    </row>
+    <row r="64" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D64" s="7"/>
+    </row>
+    <row r="65" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D65" s="7"/>
+    </row>
+    <row r="66" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D66" s="7"/>
+    </row>
+    <row r="67" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D67" s="7"/>
+    </row>
+    <row r="68" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D68" s="7"/>
+    </row>
+    <row r="69" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D69" s="7"/>
+    </row>
+    <row r="70" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D70" s="7"/>
+    </row>
+    <row r="71" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D71" s="7"/>
+    </row>
+    <row r="72" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D72" s="7"/>
+    </row>
+    <row r="73" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D73" s="7"/>
+    </row>
+    <row r="74" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D74" s="7"/>
+    </row>
+    <row r="75" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D75" s="7"/>
+    </row>
+    <row r="76" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D76" s="7"/>
+    </row>
+    <row r="77" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D77" s="7"/>
+    </row>
+    <row r="78" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D78" s="7"/>
+    </row>
+    <row r="79" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D79" s="7"/>
+    </row>
+    <row r="80" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D80" s="7"/>
+    </row>
+    <row r="81" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D81" s="7"/>
+    </row>
+    <row r="82" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D82" s="7"/>
+    </row>
+    <row r="83" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D83" s="7"/>
+    </row>
+    <row r="84" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D84" s="7"/>
+    </row>
+    <row r="85" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D85" s="7"/>
+    </row>
+    <row r="86" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D86" s="7"/>
+    </row>
+    <row r="87" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D87" s="7"/>
+    </row>
+    <row r="88" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D88" s="7"/>
+    </row>
+    <row r="89" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D89" s="7"/>
+    </row>
+    <row r="90" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D90" s="7"/>
+    </row>
+    <row r="91" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D91" s="7"/>
+    </row>
+    <row r="92" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D92" s="7"/>
+    </row>
+    <row r="93" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D93" s="7"/>
+    </row>
+    <row r="94" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D94" s="7"/>
+    </row>
+    <row r="95" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D95" s="7"/>
+    </row>
+    <row r="96" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D96" s="7"/>
+    </row>
+    <row r="97" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D97" s="7"/>
+    </row>
+    <row r="98" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D98" s="7"/>
+    </row>
+    <row r="99" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D99" s="7"/>
+    </row>
+    <row r="100" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D100" s="7"/>
+    </row>
+    <row r="101" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D101" s="7"/>
+    </row>
+    <row r="102" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D102" s="7"/>
+    </row>
+    <row r="103" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D103" s="7"/>
+    </row>
+    <row r="104" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D104" s="7"/>
+    </row>
+    <row r="105" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D105" s="7"/>
+    </row>
+    <row r="106" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D106" s="7"/>
+    </row>
+    <row r="107" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D107" s="7"/>
+    </row>
+    <row r="108" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D108" s="7"/>
+    </row>
+    <row r="109" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D109" s="7"/>
+    </row>
+    <row r="110" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D110" s="7"/>
+    </row>
+    <row r="111" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D111" s="7"/>
+    </row>
+    <row r="112" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D112" s="7"/>
+    </row>
+    <row r="113" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D113" s="7"/>
+    </row>
+    <row r="114" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D114" s="7"/>
+    </row>
+    <row r="115" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D115" s="7"/>
+    </row>
+    <row r="116" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D116" s="7"/>
+    </row>
+    <row r="117" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D117" s="7"/>
+    </row>
+    <row r="118" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D118" s="7"/>
+    </row>
+    <row r="119" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D119" s="7"/>
+    </row>
+    <row r="120" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D120" s="7"/>
+    </row>
+    <row r="121" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D121" s="7"/>
+    </row>
+    <row r="122" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D122" s="7"/>
+    </row>
+    <row r="123" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D123" s="7"/>
+    </row>
+    <row r="124" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D124" s="7"/>
+    </row>
+    <row r="125" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D125" s="7"/>
+    </row>
+    <row r="126" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D126" s="7"/>
+    </row>
+    <row r="127" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D127" s="7"/>
+    </row>
+    <row r="128" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D128" s="7"/>
+    </row>
+    <row r="129" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D129" s="7"/>
+    </row>
+    <row r="130" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D130" s="7"/>
+    </row>
+    <row r="131" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D131" s="7"/>
+    </row>
+    <row r="132" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D132" s="7"/>
+    </row>
+    <row r="133" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D133" s="7"/>
+    </row>
+    <row r="134" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D134" s="7"/>
+    </row>
+    <row r="135" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D135" s="7"/>
+    </row>
+    <row r="136" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D136" s="7"/>
+    </row>
+    <row r="137" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D137" s="7"/>
+    </row>
+    <row r="138" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D138" s="7"/>
+    </row>
+    <row r="139" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D139" s="7"/>
+    </row>
+    <row r="140" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D140" s="7"/>
+    </row>
+    <row r="141" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D141" s="7"/>
+    </row>
+    <row r="142" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D142" s="7"/>
+    </row>
+    <row r="143" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D143" s="7"/>
+    </row>
+    <row r="144" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D144" s="7"/>
+    </row>
+    <row r="145" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D145" s="7"/>
+    </row>
+    <row r="146" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D146" s="7"/>
+    </row>
+    <row r="147" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D147" s="7"/>
+    </row>
+    <row r="148" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D148" s="7"/>
+    </row>
+    <row r="149" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D149" s="7"/>
+    </row>
+    <row r="150" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D150" s="7"/>
+    </row>
+    <row r="151" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D151" s="7"/>
+    </row>
+    <row r="152" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D152" s="7"/>
+    </row>
+    <row r="153" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D153" s="7"/>
+    </row>
+    <row r="154" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D154" s="7"/>
+    </row>
+    <row r="155" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D155" s="7"/>
+    </row>
+    <row r="156" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D156" s="7"/>
+    </row>
+    <row r="157" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D157" s="7"/>
+    </row>
+    <row r="158" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D158" s="7"/>
+    </row>
+    <row r="159" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D159" s="7"/>
+    </row>
+    <row r="160" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D160" s="7"/>
+    </row>
+    <row r="161" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D161" s="7"/>
+    </row>
+    <row r="162" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D162" s="7"/>
+    </row>
+    <row r="163" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D163" s="7"/>
+    </row>
+    <row r="164" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D164" s="7"/>
+    </row>
+    <row r="165" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D165" s="7"/>
+    </row>
+    <row r="166" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D166" s="7"/>
+    </row>
+    <row r="167" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D167" s="7"/>
+    </row>
+    <row r="168" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D168" s="7"/>
+    </row>
+    <row r="169" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D169" s="7"/>
+    </row>
+    <row r="170" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D170" s="7"/>
+    </row>
+    <row r="171" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D171" s="7"/>
+    </row>
+    <row r="172" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D172" s="7"/>
+    </row>
+    <row r="173" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D173" s="7"/>
+    </row>
+    <row r="174" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D174" s="7"/>
+    </row>
+    <row r="175" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D175" s="7"/>
+    </row>
+    <row r="176" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D176" s="7"/>
+    </row>
+    <row r="177" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D177" s="7"/>
+    </row>
+    <row r="178" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D178" s="7"/>
+    </row>
+    <row r="179" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D179" s="7"/>
+    </row>
+    <row r="180" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D180" s="7"/>
+    </row>
+    <row r="181" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D181" s="7"/>
+    </row>
+    <row r="182" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D182" s="7"/>
+    </row>
+    <row r="183" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D183" s="7"/>
+    </row>
+    <row r="184" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D184" s="7"/>
+    </row>
+    <row r="185" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D185" s="7"/>
+    </row>
+    <row r="186" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D186" s="7"/>
+    </row>
+    <row r="187" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D187" s="7"/>
+    </row>
+    <row r="188" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D188" s="7"/>
+    </row>
+    <row r="189" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D189" s="7"/>
+    </row>
+    <row r="190" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D190" s="7"/>
+    </row>
+    <row r="191" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D191" s="7"/>
+    </row>
+    <row r="192" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D192" s="7"/>
+    </row>
+    <row r="193" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D193" s="7"/>
+    </row>
+    <row r="194" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D194" s="7"/>
+    </row>
+    <row r="195" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D195" s="7"/>
+    </row>
+    <row r="196" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D196" s="7"/>
+    </row>
+    <row r="197" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D197" s="7"/>
+    </row>
+    <row r="198" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D198" s="7"/>
+    </row>
+    <row r="199" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D199" s="7"/>
+    </row>
+    <row r="200" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D200" s="7"/>
+    </row>
+    <row r="201" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D201" s="7"/>
+    </row>
+    <row r="202" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D202" s="7"/>
+    </row>
+    <row r="203" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D203" s="7"/>
+    </row>
+    <row r="204" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D204" s="7"/>
+    </row>
+    <row r="205" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D205" s="7"/>
+    </row>
+    <row r="206" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D206" s="7"/>
+    </row>
+    <row r="207" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D207" s="7"/>
+    </row>
+    <row r="208" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D208" s="7"/>
+    </row>
+    <row r="209" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D209" s="7"/>
+    </row>
+    <row r="210" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D210" s="7"/>
+    </row>
+    <row r="211" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D211" s="7"/>
+    </row>
+    <row r="212" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D212" s="7"/>
+    </row>
+    <row r="213" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D213" s="7"/>
+    </row>
+    <row r="214" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D214" s="7"/>
+    </row>
+    <row r="215" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D215" s="7"/>
+    </row>
+    <row r="216" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D216" s="7"/>
+    </row>
+    <row r="217" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D217" s="7"/>
+    </row>
+    <row r="218" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D218" s="7"/>
+    </row>
+    <row r="219" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D219" s="7"/>
+    </row>
+    <row r="220" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D220" s="7"/>
+    </row>
+    <row r="221" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D221" s="7"/>
+    </row>
+    <row r="222" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D222" s="7"/>
+    </row>
+    <row r="223" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D223" s="7"/>
+    </row>
+    <row r="224" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D224" s="7"/>
+    </row>
+    <row r="225" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D225" s="7"/>
+    </row>
+    <row r="226" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D226" s="7"/>
+    </row>
+    <row r="227" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D227" s="7"/>
+    </row>
+    <row r="228" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D228" s="7"/>
+    </row>
+    <row r="229" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D229" s="7"/>
+    </row>
+    <row r="230" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D230" s="7"/>
+    </row>
+    <row r="231" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D231" s="7"/>
+    </row>
+    <row r="232" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D232" s="7"/>
+    </row>
+    <row r="233" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D233" s="7"/>
+    </row>
+    <row r="234" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D234" s="7"/>
+    </row>
+    <row r="235" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D235" s="7"/>
+    </row>
+    <row r="236" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D236" s="7"/>
+    </row>
+    <row r="237" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D237" s="7"/>
+    </row>
+    <row r="238" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D238" s="7"/>
+    </row>
+    <row r="239" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D239" s="7"/>
+    </row>
+    <row r="240" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D240" s="7"/>
+    </row>
+    <row r="241" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D241" s="7"/>
+    </row>
+    <row r="242" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D242" s="7"/>
+    </row>
+    <row r="243" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D243" s="7"/>
+    </row>
+    <row r="244" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D244" s="7"/>
+    </row>
+    <row r="245" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D245" s="7"/>
+    </row>
+    <row r="246" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D246" s="7"/>
+    </row>
+    <row r="247" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D247" s="7"/>
+    </row>
+    <row r="248" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D248" s="7"/>
+    </row>
+    <row r="249" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D249" s="7"/>
+    </row>
+    <row r="250" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D250" s="7"/>
+    </row>
+    <row r="251" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D251" s="7"/>
+    </row>
+    <row r="252" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D252" s="7"/>
+    </row>
+    <row r="253" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D253" s="7"/>
+    </row>
+    <row r="254" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D254" s="7"/>
+    </row>
+    <row r="255" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D255" s="7"/>
+    </row>
+    <row r="256" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D256" s="7"/>
+    </row>
+    <row r="257" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D257" s="7"/>
+    </row>
+    <row r="258" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D258" s="7"/>
+    </row>
+    <row r="259" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D259" s="7"/>
+    </row>
+    <row r="260" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D260" s="7"/>
+    </row>
+    <row r="261" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D261" s="7"/>
+    </row>
+    <row r="262" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D262" s="7"/>
+    </row>
+    <row r="263" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D263" s="7"/>
+    </row>
+    <row r="264" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D264" s="7"/>
+    </row>
+    <row r="265" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D265" s="7"/>
+    </row>
+    <row r="266" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D266" s="7"/>
+    </row>
+    <row r="267" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D267" s="7"/>
+    </row>
+    <row r="268" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D268" s="7"/>
+    </row>
+    <row r="269" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D269" s="7"/>
+    </row>
+    <row r="270" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D270" s="7"/>
+    </row>
+    <row r="271" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D271" s="7"/>
+    </row>
+    <row r="272" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D272" s="7"/>
+    </row>
+    <row r="273" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D273" s="7"/>
+    </row>
+    <row r="274" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D274" s="7"/>
+    </row>
+    <row r="275" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D275" s="7"/>
+    </row>
+    <row r="276" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D276" s="7"/>
+    </row>
+    <row r="277" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D277" s="7"/>
+    </row>
+    <row r="278" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D278" s="7"/>
+    </row>
+    <row r="279" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D279" s="7"/>
+    </row>
+    <row r="280" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D280" s="7"/>
+    </row>
+    <row r="281" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D281" s="7"/>
+    </row>
+    <row r="282" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D282" s="7"/>
+    </row>
+    <row r="283" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D283" s="7"/>
+    </row>
+    <row r="284" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D284" s="7"/>
+    </row>
+    <row r="285" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D285" s="7"/>
+    </row>
+    <row r="286" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D286" s="7"/>
+    </row>
+    <row r="287" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D287" s="7"/>
+    </row>
+    <row r="288" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D288" s="7"/>
+    </row>
+    <row r="289" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D289" s="7"/>
+    </row>
+    <row r="290" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D290" s="7"/>
+    </row>
+    <row r="291" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D291" s="7"/>
+    </row>
+    <row r="292" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D292" s="7"/>
+    </row>
+    <row r="293" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D293" s="7"/>
+    </row>
+    <row r="294" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D294" s="7"/>
+    </row>
+    <row r="295" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D295" s="7"/>
+    </row>
+    <row r="296" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D296" s="7"/>
+    </row>
+    <row r="297" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D297" s="7"/>
+    </row>
+    <row r="298" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D298" s="7"/>
+    </row>
+    <row r="299" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D299" s="7"/>
+    </row>
+    <row r="300" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D300" s="7"/>
+    </row>
+    <row r="301" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D301" s="7"/>
+    </row>
+    <row r="302" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D302" s="7"/>
+    </row>
+    <row r="303" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D303" s="7"/>
+    </row>
+    <row r="304" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D304" s="7"/>
+    </row>
+    <row r="305" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D305" s="7"/>
+    </row>
+    <row r="306" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D306" s="7"/>
+    </row>
+    <row r="307" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D307" s="7"/>
+    </row>
+    <row r="308" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D308" s="7"/>
+    </row>
+    <row r="309" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D309" s="7"/>
+    </row>
+    <row r="310" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D310" s="7"/>
+    </row>
+    <row r="311" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D311" s="7"/>
+    </row>
+    <row r="312" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D312" s="7"/>
+    </row>
+    <row r="313" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D313" s="7"/>
+    </row>
+    <row r="314" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D314" s="7"/>
+    </row>
+    <row r="315" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D315" s="7"/>
+    </row>
+    <row r="316" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D316" s="7"/>
+    </row>
+    <row r="317" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D317" s="7"/>
+    </row>
+    <row r="318" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D318" s="7"/>
+    </row>
+    <row r="319" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D319" s="7"/>
+    </row>
+    <row r="320" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D320" s="7"/>
+    </row>
+    <row r="321" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D321" s="7"/>
+    </row>
+    <row r="322" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D322" s="7"/>
+    </row>
+    <row r="323" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D323" s="7"/>
+    </row>
+    <row r="324" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D324" s="7"/>
+    </row>
+    <row r="325" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D325" s="7"/>
+    </row>
+    <row r="326" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D326" s="7"/>
+    </row>
+    <row r="327" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D327" s="7"/>
+    </row>
+    <row r="328" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D328" s="7"/>
+    </row>
+    <row r="329" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D329" s="7"/>
+    </row>
+    <row r="330" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D330" s="7"/>
+    </row>
+    <row r="331" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D331" s="7"/>
+    </row>
+    <row r="332" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D332" s="7"/>
+    </row>
+    <row r="333" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D333" s="7"/>
+    </row>
+    <row r="334" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D334" s="7"/>
+    </row>
+    <row r="335" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D335" s="7"/>
+    </row>
+    <row r="336" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D336" s="7"/>
+    </row>
+    <row r="337" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D337" s="7"/>
+    </row>
+    <row r="338" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D338" s="7"/>
+    </row>
+    <row r="339" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D339" s="7"/>
+    </row>
+    <row r="340" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D340" s="7"/>
+    </row>
+    <row r="341" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D341" s="7"/>
+    </row>
+    <row r="342" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D342" s="7"/>
+    </row>
+    <row r="343" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D343" s="7"/>
+    </row>
+    <row r="344" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D344" s="7"/>
+    </row>
+    <row r="345" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D345" s="7"/>
+    </row>
+    <row r="346" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D346" s="7"/>
+    </row>
+    <row r="347" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D347" s="7"/>
+    </row>
+    <row r="348" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D348" s="7"/>
+    </row>
+    <row r="349" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D349" s="7"/>
+    </row>
+    <row r="350" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D350" s="7"/>
+    </row>
+    <row r="351" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D351" s="7"/>
+    </row>
+    <row r="352" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D352" s="7"/>
+    </row>
+    <row r="353" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D353" s="7"/>
+    </row>
+    <row r="354" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D354" s="7"/>
+    </row>
+    <row r="355" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D355" s="7"/>
+    </row>
+    <row r="356" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D356" s="7"/>
+    </row>
+    <row r="357" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D357" s="7"/>
+    </row>
+    <row r="358" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D358" s="7"/>
+    </row>
+    <row r="359" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D359" s="7"/>
+    </row>
+    <row r="360" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D360" s="7"/>
+    </row>
+    <row r="361" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D361" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...8 lines deleted...]
-    <mergeCell ref="G2:G3"/>
+  <mergeCells count="10">
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="C10:C11"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="D2:D3"/>
-    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
   </mergeCells>
-  <conditionalFormatting sqref="G22:G25">
-[...4 lines deleted...]
-  <conditionalFormatting sqref="F22:F25">
+  <conditionalFormatting sqref="D20:D26">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F26:F27 F29">
+  <conditionalFormatting sqref="D27">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" display="Constraint Management Zones (CMZ) Tranche 7a" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...34 lines deleted...]
-    <hyperlink ref="F20" r:id="rId36" xr:uid="{00000000-0004-0000-0100-000023000000}"/>
+    <hyperlink ref="D2" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="D4:D6" r:id="rId2" display="Flexible Power Website" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="D9" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="D12:D14" r:id="rId4" display="Flexible Power Website" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
+    <hyperlink ref="D15" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
+    <hyperlink ref="D16" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
+    <hyperlink ref="D17" r:id="rId7" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
+    <hyperlink ref="D21" r:id="rId8" xr:uid="{00000000-0004-0000-0100-00000E000000}"/>
+    <hyperlink ref="D23" r:id="rId9" xr:uid="{00000000-0004-0000-0100-00000F000000}"/>
+    <hyperlink ref="D20" r:id="rId10" xr:uid="{00000000-0004-0000-0100-000010000000}"/>
+    <hyperlink ref="D22" r:id="rId11" xr:uid="{00000000-0004-0000-0100-000011000000}"/>
+    <hyperlink ref="D24" r:id="rId12" xr:uid="{00000000-0004-0000-0100-000012000000}"/>
+    <hyperlink ref="D26" r:id="rId13" display="https://www.energynetworks.org/creating-tomorrows-networks/open-networks/" xr:uid="{00000000-0004-0000-0100-000013000000}"/>
+    <hyperlink ref="D27" r:id="rId14" xr:uid="{00000000-0004-0000-0100-000014000000}"/>
+    <hyperlink ref="D3" r:id="rId15" xr:uid="{00000000-0004-0000-0100-000016000000}"/>
+    <hyperlink ref="D4" r:id="rId16" xr:uid="{00000000-0004-0000-0100-000018000000}"/>
+    <hyperlink ref="D5" r:id="rId17" xr:uid="{00000000-0004-0000-0100-000019000000}"/>
+    <hyperlink ref="D6" r:id="rId18" xr:uid="{00000000-0004-0000-0100-00001A000000}"/>
+    <hyperlink ref="D7" r:id="rId19" xr:uid="{00000000-0004-0000-0100-00001B000000}"/>
+    <hyperlink ref="D12" r:id="rId20" xr:uid="{00000000-0004-0000-0100-00001C000000}"/>
+    <hyperlink ref="D13" r:id="rId21" xr:uid="{00000000-0004-0000-0100-00001D000000}"/>
+    <hyperlink ref="D14" r:id="rId22" xr:uid="{00000000-0004-0000-0100-00001E000000}"/>
+    <hyperlink ref="D19" r:id="rId23" location=":~:text=C31E%20sets%20out%20the%20circumstances,and%20use%20of%20flexibility%20services." xr:uid="{00000000-0004-0000-0100-00001F000000}"/>
+    <hyperlink ref="D25" r:id="rId24" xr:uid="{8E936B52-6C7B-438A-8D8A-89C488370CEA}"/>
+    <hyperlink ref="D8" r:id="rId25" xr:uid="{906FD1A2-4112-4D64-8BF0-BC22C89E3CED}"/>
+    <hyperlink ref="D10" r:id="rId26" xr:uid="{097E73F6-5B2E-482D-90ED-989D3E2FAECA}"/>
+    <hyperlink ref="D11" r:id="rId27" xr:uid="{1F5E2524-B2BF-40C8-A5E3-5FAEE2AC9DDC}"/>
+    <hyperlink ref="D18" r:id="rId28" xr:uid="{2D6D4508-44CA-48ED-9604-53415E17EE3C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId37"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId29"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Overview</vt:lpstr>
       <vt:lpstr>Document &amp; Data Catalogue</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Western Power Distribution</Company>