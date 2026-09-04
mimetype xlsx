--- v0 (2025-10-09)
+++ v1 (2026-09-04)
@@ -1,917 +1,760 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/slicerCaches/slicerCache1.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
+  <Override PartName="/xl/slicerCaches/slicerCache2.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
+  <Override PartName="/xl/slicerCaches/slicerCache3.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
+  <Override PartName="/xl/slicerCaches/slicerCache4.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
+  <Override PartName="/xl/slicerCaches/slicerCache5.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
+  <Override PartName="/xl/slicerCaches/slicerCache6.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/slicers/slicer1.xml" ContentType="application/vnd.ms-excel.slicer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30417"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\2. Commercial\2. Flexibility Documents\1. Draft\1 - New updated docs\1st draft\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Avodcs01\nwkstrat\12. Flexibility &amp; Signposting\16) Phase 11A\03 - Miscellaneous\Flex Baseline\Working Folder\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F917B06-0D60-48B7-B25D-E2AE16C2D4A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{23763F1A-0BB2-45B4-9869-958626F373BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29040" yWindow="510" windowWidth="27450" windowHeight="12480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="2" activeTab="2" xr2:uid="{775A2789-7384-4C7A-B075-9E4826C2F556}"/>
   </bookViews>
   <sheets>
-    <sheet name="Overview" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Baseline Values" sheetId="1" r:id="rId3"/>
+    <sheet name="Overview" sheetId="2" r:id="rId1"/>
+    <sheet name="Technology Categories" sheetId="3" r:id="rId2"/>
+    <sheet name="Default Baselines" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="EV_HH">'[1]Input. EV profile unabated'!$A$3:$A$50</definedName>
     <definedName name="EV_intcool">'[1]Input. EV profile unabated'!$D$3:$D$50</definedName>
     <definedName name="EV_inwarm">'[1]Input. EV profile unabated'!$E$3:$E$50</definedName>
     <definedName name="EV_summer">'[1]Input. EV profile unabated'!$F$3:$F$50</definedName>
     <definedName name="EV_winter">'[1]Input. EV profile unabated'!$C$3:$C$50</definedName>
     <definedName name="HH">'[1]Output. Combined profile'!$A$4:$A$51</definedName>
+    <definedName name="Slicer_Asset_Scale1">#N/A</definedName>
+    <definedName name="Slicer_Main_Technology">#N/A</definedName>
+    <definedName name="Slicer_Metering_Arrangement1">#N/A</definedName>
+    <definedName name="Slicer_Season1">#N/A</definedName>
+    <definedName name="Slicer_Service_Direction1">#N/A</definedName>
+    <definedName name="Slicer_Zone_Level1">#N/A</definedName>
     <definedName name="tot_intercool">'[1]Output. Combined profile'!$C$4:$C$51</definedName>
     <definedName name="tot_interwarm">'[1]Output. Combined profile'!$D$4:$D$51</definedName>
     <definedName name="tot_summer">'[1]Output. Combined profile'!$E$4:$E$51</definedName>
     <definedName name="tot_winter">'[1]Output. Combined profile'!$B$4:$B$51</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
+      <x14:workbookPr/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{46BE6895-7355-4a93-B00E-2C351335B9C9}">
+      <x15:slicerCaches xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
+        <x14:slicerCache r:id="rId5"/>
+        <x14:slicerCache r:id="rId6"/>
+        <x14:slicerCache r:id="rId7"/>
+        <x14:slicerCache r:id="rId8"/>
+        <x14:slicerCache r:id="rId9"/>
+        <x14:slicerCache r:id="rId10"/>
+      </x15:slicerCaches>
+    </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2680" uniqueCount="116">
   <si>
-    <t>Winter (Between week 39-12)</t>
+    <t>Default Baseline Values for National Grid - DSO's Flexibility Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last Reviewed </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Effective Date </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This spreadsheets provides the latest Default Baseline Values for National Grid - DSO's Flexibility Services. </t>
+  </si>
+  <si>
+    <t>Details on how the fixed reference values are calculated are available in the our Guidance for Electricity Distribution Flexibility Service Providers</t>
+  </si>
+  <si>
+    <t>Details on the Standard Baselining Methodologies used are available in the Elexon's Flexiblity Market Rule: Standard Baselining Methodologies</t>
+  </si>
+  <si>
+    <t>We reserve the right to update the fixed reference values on a regular basis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have any further questions please email </t>
+  </si>
+  <si>
+    <t>NGED.Flexiblepower@nationalgrid.co.uk</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>User Guidance:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> The slicer in the top-right corner of the Default Baselines sheet may be used to filter and display the required data.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note 1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Where muliple assets are sited at the same property and metered at the point of connection, the relevant  'Flexible Site Demand' fixed reference value should be deducted for each additional asset beyond 1 in order to avoid including the 'Flexible Site Demand' fixed reference value multiple times</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - The application of the values in the Default Baseline sheet can be either positive or negative dependant on response type as per the table below;</t>
+    </r>
+  </si>
+  <si>
+    <t>Response Type</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
-    <t>Zero</t>
+    <t>Abbrev'</t>
   </si>
   <si>
-    <t>N/A</t>
+    <t>Baseline Values</t>
   </si>
   <si>
-    <t>Asset Capacity</t>
+    <t>Metering readings</t>
   </si>
   <si>
     <t>Demand</t>
   </si>
   <si>
-    <t>Self Nominated</t>
+    <t>Turn Down</t>
   </si>
   <si>
-    <t xml:space="preserve">Last Reviewed </t>
+    <t>DTD</t>
   </si>
   <si>
-    <t xml:space="preserve">If you have any further questions please email </t>
+    <t>Negative</t>
   </si>
   <si>
-    <t>Baseline Values for National Grid's Electricity Distribution Flexibility Services</t>
+    <t>Turn Up</t>
   </si>
   <si>
-    <t xml:space="preserve">This spreadsheets provides the latest Baseline Values for National Grid's Electricity Distribution Flexibility Services. </t>
+    <t>DTU</t>
   </si>
   <si>
-    <t>Details on how these are calculated are available in the our Guidance for Electricity Distribution Flexibility Service Providers</t>
+    <t>Generation</t>
   </si>
   <si>
-    <t>We reserve the right to update this on a regular basis</t>
+    <t>GTU</t>
   </si>
   <si>
-    <t>NGED.Flexiblepower@nationalgrid.co.uk</t>
+    <t>Positive</t>
   </si>
   <si>
-    <t>These are determined by a combination of parameters at the Asset as well as at the Trade.</t>
+    <t xml:space="preserve">Turn Down </t>
   </si>
   <si>
-    <t>Summer (between week 13-38)</t>
+    <t>GTD</t>
   </si>
   <si>
-    <t>Flexible Site Demand</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - The summer and winter seasonal periods are defined as follows:</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">Air source heat pump
-</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">   Summer:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Week 13 (April) to Week 38 (September)</t>
+    </r>
   </si>
   <si>
-    <t>Ground source heat pump</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">   Winter:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Week 39 (October) to Week 12 (March)</t>
+    </r>
   </si>
   <si>
-    <t>Water source heat pump</t>
+    <t>Generation and Storage Technology</t>
   </si>
   <si>
-    <t>Hybrid Heat pump</t>
+    <t>Consolidated Category</t>
   </si>
   <si>
-    <t>EV Charger DSR</t>
+    <t>Advanced Fuel (produced via gasification or pyrolysis of biofuel or waste)</t>
   </si>
   <si>
-    <t>Demand Response Technology</t>
-[...20 lines deleted...]
-    <t>BL_AsCap</t>
+    <t>Schedulable Generation</t>
   </si>
   <si>
     <t>Biofuel - Biogas from anaerobic digestion (excluding landfill &amp; sewage)</t>
   </si>
   <si>
     <t>Biofuel - Landfill gas</t>
   </si>
   <si>
-    <t>Biofuel - Other</t>
+    <t>Biofuel – Other</t>
   </si>
   <si>
     <t>Biofuel - Sewage gas</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Fossil - Brown coal/lignite</t>
   </si>
   <si>
     <t>Fossil - Coal gas</t>
   </si>
   <si>
-    <t>Fossil - Gas</t>
+    <t>Fossil – Gas</t>
   </si>
   <si>
     <t>Fossil - Hard coal</t>
   </si>
   <si>
-    <t>Fossil - Oil</t>
+    <t>Fossil – Oil</t>
   </si>
   <si>
     <t>Fossil - Oil shale</t>
   </si>
   <si>
-    <t>Fossil - Other</t>
+    <t>Fossil – Other</t>
   </si>
   <si>
-    <t>Fossil - Peat</t>
+    <t>Fossil – Peat</t>
   </si>
   <si>
     <t>Geothermal</t>
   </si>
   <si>
     <t>Hydrogen</t>
   </si>
   <si>
     <t>Nuclear</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
+    <t>Intermittent Generation</t>
+  </si>
+  <si>
     <t>Waste</t>
+  </si>
+  <si>
+    <t>Water (flowing water or head of water)</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
-    <t>Dynamic</t>
+    <t>Stored Energy (all stored energy irrespective of the original energy source)</t>
   </si>
   <si>
-    <t>Restore</t>
+    <t>Storage</t>
   </si>
   <si>
-    <t>BL_Zero</t>
+    <t>Time Period Start</t>
   </si>
   <si>
-    <t>BL_DomStore</t>
+    <t>Time Period End</t>
   </si>
   <si>
-    <t>BL_DomGen</t>
+    <t>Main Technology</t>
   </si>
   <si>
-    <t>Generation and Storage Technology</t>
+    <t>Sub-Market Technology</t>
   </si>
   <si>
-    <t>Advanced fuel (produced via gasification or pyrolysis of biofuel or waste)</t>
+    <t>Zone Level</t>
   </si>
   <si>
-    <t>Stored energy (all stored energy irrespective of the original energy source)</t>
+    <t>Asset Scale</t>
   </si>
   <si>
-    <t>Water (flowing head of water)</t>
+    <t>Metering Arrangement</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-    </r>
+    <t>Service Direction</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-    </r>
+    <t>Season</t>
   </si>
   <si>
-    <t>Value Key</t>
+    <t>Default Baseline (kW)</t>
   </si>
   <si>
-    <t>Metering Point</t>
+    <t>Schedulable Generation​</t>
+  </si>
+  <si>
+    <t>Schedulable Generation​ - Night</t>
+  </si>
+  <si>
+    <t>LV Zone</t>
+  </si>
+  <si>
+    <t>Domestic</t>
   </si>
   <si>
     <t>Asset Level</t>
   </si>
   <si>
-    <t xml:space="preserve">Point of Connection </t>
+    <t>DTD/GTU</t>
   </si>
   <si>
-    <t>Response Type</t>
+    <t>Summer</t>
   </si>
   <si>
-    <t>Generation</t>
+    <t>Schedulable Generation​ - Morning</t>
   </si>
   <si>
-    <t>Turn Down</t>
+    <t>Schedulable Generation​ - Afternoon</t>
   </si>
   <si>
-    <t>Turn Up</t>
+    <t>Schedulable Generation​ - Evening</t>
   </si>
   <si>
-    <t xml:space="preserve">Turn Down </t>
+    <t>Intermittent Generation​</t>
   </si>
   <si>
-    <t>Negative</t>
+    <t>Intermittent Generation​ - Night</t>
   </si>
   <si>
-    <t>Positive</t>
+    <t>Intermittent Generation​ - Morning</t>
   </si>
   <si>
-    <t>Retired Product</t>
+    <t>Intermittent Generation​ - Afternoon</t>
   </si>
   <si>
-    <t>Season</t>
+    <t>Intermittent Generation​ - Evening</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Storage - Night</t>
   </si>
   <si>
-    <t>Baseline Values</t>
+    <t>Storage - Morning</t>
   </si>
   <si>
-    <t>Metering readings</t>
+    <t>Storage - Afternoon</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-    </r>
+    <t>Storage - Evening</t>
   </si>
   <si>
-    <t>(kW)</t>
+    <t>Heat Pump</t>
   </si>
   <si>
-    <t>Note 1 - Where muliple assets are sited at the same property and metered at the point of connection, the relevant  'BL-Hhold' value should be deducted for each additional asset beyond 1 in order to avoid including the household demand value multiple times</t>
+    <t>Heat Pump - Night</t>
   </si>
   <si>
-    <t>Abbrev'</t>
+    <t>Heat Pump - Morning</t>
   </si>
   <si>
-    <t>DTD</t>
+    <t>Heat Pump - Afternoon</t>
   </si>
   <si>
-    <t>DTU</t>
+    <t>Heat Pump - Evening</t>
   </si>
   <si>
-    <t>GTU</t>
+    <t>EV Charger DSR</t>
   </si>
   <si>
-    <t>GTD</t>
+    <t>EV Charger DSR - Night</t>
   </si>
   <si>
-    <t>+ all products, unless specified otherwise, are DTD/GTU</t>
+    <t>EV Charger DSR - Morning</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-    </r>
+    <t>EV Charger DSR - Afternoon</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-    </r>
+    <t>EV Charger DSR - Evening</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Storage Heater</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Storage Heater - Night</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Storage Heater - Morning</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Storage Heater - Afternoon</t>
   </si>
   <si>
-    <t>Market Gateway Product Code</t>
+    <t>Storage Heater - Evening</t>
   </si>
   <si>
-    <t>SU_HV</t>
+    <t>Flexible Site Demand</t>
   </si>
   <si>
-    <t>SAOU_DA</t>
+    <t>Flexible Site Demand - Night</t>
   </si>
   <si>
-    <t>SAOU_DA_DTUGTD</t>
+    <t>Flexible Site Demand - Morning</t>
   </si>
   <si>
-    <t>SU_HV_DTUGTD</t>
+    <t>Flexible Site Demand - Afternoon</t>
   </si>
   <si>
-    <t>OU_15</t>
+    <t>Flexible Site Demand - Evening</t>
   </si>
   <si>
-    <t>SU_LV_AM_1</t>
+    <t>Point of Connection</t>
   </si>
   <si>
-    <t>SU_LV_AM2</t>
+    <t>Winter</t>
   </si>
   <si>
-    <t>SU_LV_PM1</t>
+    <t>DTU/GTD</t>
   </si>
   <si>
-    <t>SU_LV_PM2</t>
+    <t>Asset Capacity</t>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-    </r>
+    <t xml:space="preserve"> Asset Capacity + (Flexible Site Demad) Fixed Reference</t>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-    </r>
+    <t>All</t>
   </si>
   <si>
-    <r>
-[...23 lines deleted...]
-    </r>
+    <t>HV Zone</t>
   </si>
   <si>
-    <r>
-[...24 lines deleted...]
-    </r>
+    <t>I&amp;C</t>
   </si>
   <si>
-    <r>
-[...27 lines deleted...]
-    <t>Note 2 - The application of the above values can be either positive or negative dependant on response type as per the table below;</t>
+    <t>Nomination</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF3F3F76"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8.5"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...27 lines deleted...]
-    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC99"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-0.499984740745262"/>
+        <fgColor rgb="FF00008C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...41 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -933,2602 +776,1223 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...28 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...347 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...72 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...96 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
-    <cellStyle name="Input" xfId="1" builtinId="20"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{D7C173D4-D287-4985-9869-87586D5FD2B3}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="12">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8.5"/>
+        <color rgb="FFFFFFFF"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF00008C"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1905</xdr:rowOff>
+      <xdr:rowOff>153687</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>211455</xdr:colOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>348615</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:rowOff>10143</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A291044E-E285-43F8-98F5-ED818E4FB110}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C91E6CF9-2663-4703-B26C-47024B92D311}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="1905"/>
-          <a:ext cx="7132320" cy="1243965"/>
+          <a:off x="15240" y="153687"/>
+          <a:ext cx="7130415" cy="953736"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>22861</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>633120</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
+    </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+      <mc:Choice Requires="sle15">
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="2" name="Main Technology">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C00D7398-B6C8-4DA7-8634-82D6A19250FC}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks noMove="1" noResize="1"/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Main Technology"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="0" name=""/>
+            <xdr:cNvSpPr>
+              <a:spLocks noTextEdit="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11925300" y="22861"/>
+              <a:ext cx="2340000" cy="1089659"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:prstClr val="white"/>
+            </a:solidFill>
+            <a:ln w="1">
+              <a:solidFill>
+                <a:prstClr val="green"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>This shape represents a table slicer. Table slicers are not supported in this version of Excel.
+If the shape was modified in an earlier version of Excel, or if the workbook was saved in Excel 2007 or earlier, the slicer can’t be used.</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>68581</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>633120</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>167941</xdr:rowOff>
+    </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+      <mc:Choice Requires="sle15">
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="3" name="Zone Level 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E7F05C-22E2-49D9-BDC2-0C800BF7BC47}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks noMove="1" noResize="1"/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Zone Level 1"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="0" name=""/>
+            <xdr:cNvSpPr>
+              <a:spLocks noTextEdit="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11925300" y="1226821"/>
+              <a:ext cx="2340000" cy="648000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:prstClr val="white"/>
+            </a:solidFill>
+            <a:ln w="1">
+              <a:solidFill>
+                <a:prstClr val="green"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>This shape represents a table slicer. Table slicers are not supported in this version of Excel.
+If the shape was modified in an earlier version of Excel, or if the workbook was saved in Excel 2007 or earlier, the slicer can’t be used.</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>633120</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>15540</xdr:rowOff>
+    </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+      <mc:Choice Requires="sle15">
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="4" name="Asset Scale 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501B7B48-FE10-4215-806A-8099C240F926}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks noMove="1" noResize="1"/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Asset Scale 1"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="0" name=""/>
+            <xdr:cNvSpPr>
+              <a:spLocks noTextEdit="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11925300" y="1988820"/>
+              <a:ext cx="2340000" cy="648000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:prstClr val="white"/>
+            </a:solidFill>
+            <a:ln w="1">
+              <a:solidFill>
+                <a:prstClr val="green"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>This shape represents a table slicer. Table slicers are not supported in this version of Excel.
+If the shape was modified in an earlier version of Excel, or if the workbook was saved in Excel 2007 or earlier, the slicer can’t be used.</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>312420</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>640740</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>53640</xdr:rowOff>
+    </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+      <mc:Choice Requires="sle15">
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="5" name="Metering Arrangement 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F5156E-58D5-44DC-A296-B2AF5D9D3C6C}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks noMove="1" noResize="1"/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Metering Arrangement 1"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="0" name=""/>
+            <xdr:cNvSpPr>
+              <a:spLocks noTextEdit="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11932920" y="2758440"/>
+              <a:ext cx="2340000" cy="648000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:prstClr val="white"/>
+            </a:solidFill>
+            <a:ln w="1">
+              <a:solidFill>
+                <a:prstClr val="green"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>This shape represents a table slicer. Table slicers are not supported in this version of Excel.
+If the shape was modified in an earlier version of Excel, or if the workbook was saved in Excel 2007 or earlier, the slicer can’t be used.</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>320040</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>648360</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>106980</xdr:rowOff>
+    </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+      <mc:Choice Requires="sle15">
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="6" name="Service Direction 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8215BFCA-7888-4ADF-8BDB-11E51AB68691}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks noMove="1" noResize="1"/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Service Direction 1"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="0" name=""/>
+            <xdr:cNvSpPr>
+              <a:spLocks noTextEdit="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11940540" y="3543300"/>
+              <a:ext cx="2340000" cy="648000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:prstClr val="white"/>
+            </a:solidFill>
+            <a:ln w="1">
+              <a:solidFill>
+                <a:prstClr val="green"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>This shape represents a table slicer. Table slicers are not supported in this version of Excel.
+If the shape was modified in an earlier version of Excel, or if the workbook was saved in Excel 2007 or earlier, the slicer can’t be used.</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>327660</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>655980</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>137460</xdr:rowOff>
+    </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+      <mc:Choice Requires="sle15">
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="7" name="Season 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B47FF1-3165-43D3-B875-128C58EEE46A}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks noMove="1" noResize="1"/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Season 1"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="0" name=""/>
+            <xdr:cNvSpPr>
+              <a:spLocks noTextEdit="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11948160" y="4305300"/>
+              <a:ext cx="2340000" cy="648000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:prstClr val="white"/>
+            </a:solidFill>
+            <a:ln w="1">
+              <a:solidFill>
+                <a:prstClr val="green"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>This shape represents a table slicer. Table slicers are not supported in this version of Excel.
+If the shape was modified in an earlier version of Excel, or if the workbook was saved in Excel 2007 or earlier, the slicer can’t be used.</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6.%20BAU%20Development/Sustain/20220210%20-%20EV%20Baseline%20Figures_abated%20mix.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../6.%20BAU%20Development/Sustain/20220210%20-%20EV%20Baseline%20Figures_abated%20mix.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6.%20BAU%20Development/Sustain/20220210%20-%20EV%20Baseline%20Figures_abated%20mix.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Assumptions"/>
       <sheetName val="Input. EV profile unabated"/>
       <sheetName val="Input. Unabated combined"/>
       <sheetName val="Input.Domestic profile unabated"/>
       <sheetName val="Output. Combined profile"/>
       <sheetName val="Baslines. Combined Profiles"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
-      <sheetData sheetId="1">
-[...816 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
-      <sheetData sheetId="4">
-[...816 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/slicerCaches/slicerCache1.xml><?xml version="1.0" encoding="utf-8"?>
+<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Main_Technology" xr10:uid="{08E8196C-1113-4EE1-8E36-4BDBA6223C32}" sourceName="Main Technology">
+  <extLst>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
+      <x15:tableSlicerCache tableId="1" column="10"/>
+    </x:ext>
+  </extLst>
+</slicerCacheDefinition>
+</file>
+
+<file path=xl/slicerCaches/slicerCache2.xml><?xml version="1.0" encoding="utf-8"?>
+<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Zone_Level1" xr10:uid="{5B20BE5E-0568-441E-B4B8-A69893E7E8B5}" sourceName="Zone Level">
+  <extLst>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
+      <x15:tableSlicerCache tableId="1" column="4"/>
+    </x:ext>
+  </extLst>
+</slicerCacheDefinition>
+</file>
+
+<file path=xl/slicerCaches/slicerCache3.xml><?xml version="1.0" encoding="utf-8"?>
+<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Asset_Scale1" xr10:uid="{C7A65D85-6B85-4FC1-B12F-8B77627CC9B0}" sourceName="Asset Scale">
+  <extLst>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
+      <x15:tableSlicerCache tableId="1" column="5"/>
+    </x:ext>
+  </extLst>
+</slicerCacheDefinition>
+</file>
+
+<file path=xl/slicerCaches/slicerCache4.xml><?xml version="1.0" encoding="utf-8"?>
+<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Metering_Arrangement1" xr10:uid="{1425444B-ACD0-48B4-B816-E7B705264BCF}" sourceName="Metering Arrangement">
+  <extLst>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
+      <x15:tableSlicerCache tableId="1" column="6"/>
+    </x:ext>
+  </extLst>
+</slicerCacheDefinition>
+</file>
+
+<file path=xl/slicerCaches/slicerCache5.xml><?xml version="1.0" encoding="utf-8"?>
+<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Service_Direction1" xr10:uid="{2844E07A-8483-428C-841B-09353717D9EA}" sourceName="Service Direction">
+  <extLst>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
+      <x15:tableSlicerCache tableId="1" column="7"/>
+    </x:ext>
+  </extLst>
+</slicerCacheDefinition>
+</file>
+
+<file path=xl/slicerCaches/slicerCache6.xml><?xml version="1.0" encoding="utf-8"?>
+<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Season1" xr10:uid="{04DABC22-4785-4F07-83DE-30D09805E16F}" sourceName="Season">
+  <extLst>
+    <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
+      <x15:tableSlicerCache tableId="1" column="8"/>
+    </x:ext>
+  </extLst>
+</slicerCacheDefinition>
+</file>
+
+<file path=xl/slicers/slicer1.xml><?xml version="1.0" encoding="utf-8"?>
+<slicers xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10">
+  <slicer name="Main Technology" xr10:uid="{E5DDDA17-B545-4C72-9A2B-0369C5D0C4C0}" cache="Slicer_Main_Technology" caption="Main Technology" style="SlicerStyleLight2" lockedPosition="1" rowHeight="234950"/>
+  <slicer name="Zone Level 1" xr10:uid="{5DD776EE-C000-492B-861F-B0262F31E2C1}" cache="Slicer_Zone_Level1" caption="Zone Level" columnCount="2" style="SlicerStyleLight2" lockedPosition="1" rowHeight="216000"/>
+  <slicer name="Asset Scale 1" xr10:uid="{6A8FF248-7213-4307-84D3-0A1A77805F47}" cache="Slicer_Asset_Scale1" caption="Asset Scale" columnCount="2" style="SlicerStyleLight2" lockedPosition="1" rowHeight="234950"/>
+  <slicer name="Metering Arrangement 1" xr10:uid="{BA4AF524-86B1-4F2D-800D-C8BC3384CBE9}" cache="Slicer_Metering_Arrangement1" caption="Metering Arrangement" columnCount="2" style="SlicerStyleLight2" lockedPosition="1" rowHeight="234950"/>
+  <slicer name="Service Direction 1" xr10:uid="{EF6FA754-55CE-4B44-B7CB-0B48F7BB871F}" cache="Slicer_Service_Direction1" caption="Service Direction" columnCount="2" style="SlicerStyleLight2" lockedPosition="1" rowHeight="234950"/>
+  <slicer name="Season 1" xr10:uid="{BF19E10C-D190-477E-8C70-4792224F4CAF}" cache="Slicer_Season1" caption="Season" columnCount="2" style="SlicerStyleLight2" lockedPosition="1" rowHeight="234950"/>
+</slicers>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{651D93F3-27DF-45D2-A3A4-F7CBD6F73D74}" name="Table2" displayName="Table2" ref="B1:K329" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10">
+  <autoFilter ref="B1:K329" xr:uid="{763B65C3-3483-42CC-9AB0-25F804802678}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{4B79BDB3-28BB-4C32-8B8D-F3526451D193}" name="Time Period Start" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{1C52113E-9AE3-4CA7-99C8-E31AF9DEA484}" name="Time Period End" dataDxfId="8"/>
+    <tableColumn id="10" xr3:uid="{A24514C8-5171-477B-94BA-3B5C5BBB9E99}" name="Main Technology" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{C74A3865-38CE-46C3-80BD-684F51239015}" name="Sub-Market Technology" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{3D6F1B59-35DA-4396-A90E-BC1D59F48BE7}" name="Zone Level" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{D7AB5F74-7866-4147-90F3-8A628687191F}" name="Asset Scale" dataDxfId="4"/>
+    <tableColumn id="6" xr3:uid="{F4D95D8C-587D-4B3C-9406-35BF28242685}" name="Metering Arrangement" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{B3B14450-283C-439C-AFE0-E71EC9C8B0E6}" name="Service Direction" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{6DD520CC-9C63-41AE-B671-1AF231E689F9}" name="Season" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{BFE32978-E54C-410D-8771-B5186BBD187B}" name="Default Baseline (kW)" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3636,1836 +2100,11358 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flexiblepower.wpdserv.net/downloads/1121" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGED.Flexiblepower@nationalgrid.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bscdocs.elexon.co.uk/flex-market/flexibility-market-rules/fmr-sbm-standard-baselining-methodologies" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flexiblepower.wpdserv.net/downloads/1121" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGED.Flexiblepower@nationalgrid.co.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A8:B19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49824568-9C23-4540-AD0D-712250BC765E}">
+  <dimension ref="B8:F35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A13" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="17.88671875" customWidth="1"/>
-    <col min="2" max="2" width="11.88671875" customWidth="1"/>
+    <col min="1" max="1" width="4.75" style="13" customWidth="1"/>
+    <col min="2" max="2" width="16.125" style="13" customWidth="1"/>
+    <col min="3" max="3" width="10.75" style="13" customWidth="1"/>
+    <col min="4" max="4" width="8.75" style="13"/>
+    <col min="5" max="5" width="12.5" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.75" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.75" style="13"/>
   </cols>
   <sheetData>
-    <row r="8" spans="1:2" ht="18" x14ac:dyDescent="0.35">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="2:3" ht="18">
+      <c r="B8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="20"/>
+    </row>
+    <row r="9" spans="2:3" ht="15" thickBot="1">
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+    </row>
+    <row r="10" spans="2:3" ht="15" thickBot="1">
+      <c r="B10" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="21">
+        <v>46252</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="15" thickBot="1">
+      <c r="B11" s="20"/>
+      <c r="C11" s="22"/>
+    </row>
+    <row r="12" spans="2:3" ht="15" thickBot="1">
+      <c r="B12" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="21">
+        <v>46478</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="20"/>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="20"/>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="20"/>
+    </row>
+    <row r="18" spans="2:6">
+      <c r="B18" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+    </row>
+    <row r="20" spans="2:6">
+      <c r="B20" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+    </row>
+    <row r="21" spans="2:6">
+      <c r="B21" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+    </row>
+    <row r="22" spans="2:6">
+      <c r="B22" s="14"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+    </row>
+    <row r="23" spans="2:6">
+      <c r="B23" s="20" t="s">
         <v>9</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+    </row>
+    <row r="25" spans="2:6">
+      <c r="B25" s="20" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+    </row>
+    <row r="26" spans="2:6" ht="15" thickBot="1">
+      <c r="B26" s="20" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+    </row>
+    <row r="27" spans="2:6" ht="15" thickBot="1">
+      <c r="B27" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="17" t="s">
         <v>14</v>
       </c>
-    </row>
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="E27" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6">
+      <c r="B28" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="15" thickBot="1">
+      <c r="B29" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6">
+      <c r="B30" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" s="26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="15" thickBot="1">
+      <c r="B31" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2">
+      <c r="B33" s="20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2">
+      <c r="B34" s="20" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="2:2">
+      <c r="B35" s="20" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A19" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="A13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{10AEBE01-DB27-4577-AC00-537930EC5A85}"/>
+    <hyperlink ref="B15" r:id="rId2" display="Details on how these are calculated are available in the our Guidance for Electricity Distribution Flexibility Service Providers" xr:uid="{5A83CE5C-56D1-4B43-B41A-20F37E20728A}"/>
+    <hyperlink ref="B16" r:id="rId3" display="Details on the Standard Baselining Methodologies are available in the Elexon's Flexiblity Market Rule: Standard Baselining Methodologies" xr:uid="{EB042179-1D56-4389-AE25-1295E91751F9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
-  <drawing r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B3:H25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64999C12-007C-4DBF-A15D-3BC031623E2C}">
+  <dimension ref="B2:C24"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A8" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="4.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="8" width="19.44140625" customWidth="1"/>
+    <col min="1" max="1" width="4.25" style="10" customWidth="1"/>
+    <col min="2" max="2" width="55.75" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.625" style="10" customWidth="1"/>
+    <col min="4" max="16384" width="8.75" style="10"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:8" s="28" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="F3" s="30" t="s">
+    <row r="2" spans="2:3" s="8" customFormat="1" ht="28.9" customHeight="1">
+      <c r="B2" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3">
+      <c r="B3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3">
+      <c r="B22" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="G3" s="29" t="s">
-[...16 lines deleted...]
-      <c r="F4" s="31" t="s">
+      <c r="C22" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3">
+      <c r="B23" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="32" t="s">
-[...244 lines deleted...]
-      <c r="F22" s="31" t="s">
+      <c r="C23" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="2:3">
+      <c r="B24" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="G22" s="32" t="s">
-[...18 lines deleted...]
-      <c r="F24" s="31" t="s">
+      <c r="C24" s="12" t="s">
         <v>57</v>
-      </c>
-[...15 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B1:V30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C64397E7-D79E-49F5-9E9E-7F4F2D66A51F}">
+  <dimension ref="A1:P329"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I28" sqref="I28"/>
+    <sheetView showRowColHeaders="0" tabSelected="1" topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="K2" sqref="K2:K329"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="3.88671875" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="23" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="3.125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="12.75" style="5" customWidth="1"/>
+    <col min="3" max="3" width="12.125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="18.5" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.875" customWidth="1"/>
+    <col min="7" max="7" width="9.125" customWidth="1"/>
+    <col min="8" max="8" width="16.125" customWidth="1"/>
+    <col min="9" max="9" width="12.5" customWidth="1"/>
+    <col min="10" max="10" width="6.875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="25.125" customWidth="1"/>
+    <col min="12" max="16" width="8.75" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:22" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...31 lines deleted...]
-      <c r="E3" s="35" t="s">
+    <row r="1" spans="2:11" ht="19.149999999999999" customHeight="1">
+      <c r="B1" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="2" spans="2:11">
+      <c r="B2" s="4">
+        <v>0</v>
+      </c>
+      <c r="C2" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K2" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="2:11">
+      <c r="B3" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C3" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K3" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="2:11">
+      <c r="B4" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C4" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K4" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="2:11">
+      <c r="B5" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C5" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K5" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="2:11">
+      <c r="B6" s="4">
+        <v>0</v>
+      </c>
+      <c r="C6" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K6" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:11">
+      <c r="B7" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C7" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K7" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:11">
+      <c r="B8" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C8" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K8" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:11">
+      <c r="B9" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C9" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:11">
+      <c r="B10" s="4">
+        <v>0</v>
+      </c>
+      <c r="C10" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K10" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:11">
+      <c r="B11" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C11" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:11">
+      <c r="B12" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C12" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:11">
+      <c r="B13" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C13" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K13" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="2:11">
+      <c r="B14" s="4">
+        <v>0</v>
+      </c>
+      <c r="C14" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K14" s="30">
+        <v>1.0879999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="2:11">
+      <c r="B15" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C15" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K15" s="30">
+        <v>1.0239999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="2:11">
+      <c r="B16" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C16" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K16" s="30">
+        <v>0.91199999999999992</v>
+      </c>
+    </row>
+    <row r="17" spans="2:11">
+      <c r="B17" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C17" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K17" s="30">
+        <v>1.0380000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11">
+      <c r="B18" s="4">
+        <v>0</v>
+      </c>
+      <c r="C18" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K18" s="30">
+        <v>0.40814559711292653</v>
+      </c>
+    </row>
+    <row r="19" spans="2:11">
+      <c r="B19" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C19" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K19" s="30">
+        <v>0.34700422665849878</v>
+      </c>
+    </row>
+    <row r="20" spans="2:11">
+      <c r="B20" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C20" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K20" s="30">
+        <v>0.48450671390403705</v>
+      </c>
+    </row>
+    <row r="21" spans="2:11">
+      <c r="B21" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C21" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K21" s="30">
+        <v>0.92414378655553298</v>
+      </c>
+    </row>
+    <row r="22" spans="2:11">
+      <c r="B22" s="4">
+        <v>0</v>
+      </c>
+      <c r="C22" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K22" s="30">
+        <v>0.57302834815280101</v>
+      </c>
+    </row>
+    <row r="23" spans="2:11">
+      <c r="B23" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C23" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K23" s="30">
+        <v>0.34423091318968319</v>
+      </c>
+    </row>
+    <row r="24" spans="2:11">
+      <c r="B24" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C24" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K24" s="30">
+        <v>0.34330649420397102</v>
+      </c>
+    </row>
+    <row r="25" spans="2:11">
+      <c r="B25" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C25" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="F3" s="60"/>
-[...7 lines deleted...]
-      <c r="J3" s="36" t="s">
+      <c r="F25" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K25" s="30">
+        <v>0.47634135614046746</v>
+      </c>
+    </row>
+    <row r="26" spans="2:11">
+      <c r="B26" s="4">
+        <v>0</v>
+      </c>
+      <c r="C26" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D26" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="K3" s="36"/>
-[...1 lines deleted...]
-      <c r="M3" s="36" t="s">
+      <c r="E26" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="N3" s="35" t="s">
+      <c r="F26" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K26" s="30">
+        <v>0.18400000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="2:11">
+      <c r="B27" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C27" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K27" s="30">
+        <v>0.39200000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="2:11">
+      <c r="B28" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C28" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K28" s="30">
+        <v>0.39200000000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="2:11">
+      <c r="B29" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C29" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K29" s="30">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="30" spans="2:11">
+      <c r="B30" s="4">
+        <v>0</v>
+      </c>
+      <c r="C30" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K30" s="30">
+        <v>0.18400000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="2:11">
+      <c r="B31" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C31" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K31" s="30">
+        <v>0.39200000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="2:11">
+      <c r="B32" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C32" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K32" s="30">
+        <v>0.39200000000000007</v>
+      </c>
+    </row>
+    <row r="33" spans="2:11">
+      <c r="B33" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C33" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K33" s="30">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="34" spans="2:11">
+      <c r="B34" s="4">
+        <v>0</v>
+      </c>
+      <c r="C34" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K34" s="30">
+        <v>0.18400000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="2:11">
+      <c r="B35" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C35" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K35" s="30">
+        <v>0.39200000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11">
+      <c r="B36" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C36" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K36" s="30">
+        <v>0.39200000000000007</v>
+      </c>
+    </row>
+    <row r="37" spans="2:11">
+      <c r="B37" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C37" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K37" s="30">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="38" spans="2:11">
+      <c r="B38" s="4">
+        <v>0</v>
+      </c>
+      <c r="C38" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K38" s="30">
+        <v>0.18400000000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="2:11">
+      <c r="B39" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C39" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K39" s="30">
+        <v>0.39200000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="2:11">
+      <c r="B40" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C40" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K40" s="30">
+        <v>0.39200000000000007</v>
+      </c>
+    </row>
+    <row r="41" spans="2:11">
+      <c r="B41" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C41" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K41" s="30">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="42" spans="2:11">
+      <c r="B42" s="4">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K42" s="30">
+        <v>1.2719999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="2:11">
+      <c r="B43" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C43" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K43" s="30">
+        <v>1.4159999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="2:11">
+      <c r="B44" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C44" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K44" s="30">
+        <v>1.304</v>
+      </c>
+    </row>
+    <row r="45" spans="2:11">
+      <c r="B45" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C45" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K45" s="30">
+        <v>1.7080000000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="2:11">
+      <c r="B46" s="4">
+        <v>0</v>
+      </c>
+      <c r="C46" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K46" s="30">
+        <v>0.59214559711292658</v>
+      </c>
+    </row>
+    <row r="47" spans="2:11">
+      <c r="B47" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C47" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K47" s="30">
+        <v>0.73900422665849885</v>
+      </c>
+    </row>
+    <row r="48" spans="2:11">
+      <c r="B48" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C48" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K48" s="30">
+        <v>0.87650671390403712</v>
+      </c>
+    </row>
+    <row r="49" spans="2:11">
+      <c r="B49" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C49" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K49" s="30">
+        <v>1.594143786555533</v>
+      </c>
+    </row>
+    <row r="50" spans="2:11">
+      <c r="B50" s="4">
+        <v>0</v>
+      </c>
+      <c r="C50" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K50" s="30">
+        <v>0.75702834815280107</v>
+      </c>
+    </row>
+    <row r="51" spans="2:11">
+      <c r="B51" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C51" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K51" s="30">
+        <v>0.73623091318968314</v>
+      </c>
+    </row>
+    <row r="52" spans="2:11">
+      <c r="B52" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C52" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K52" s="30">
+        <v>0.73530649420397109</v>
+      </c>
+    </row>
+    <row r="53" spans="2:11">
+      <c r="B53" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C53" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E53" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="O3" s="57"/>
-[...7 lines deleted...]
-      <c r="S3" s="36" t="s">
+      <c r="F53" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K53" s="30">
+        <v>1.1463413561404674</v>
+      </c>
+    </row>
+    <row r="54" spans="2:11">
+      <c r="B54" s="4">
+        <v>0</v>
+      </c>
+      <c r="C54" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K54" s="30">
+        <v>0.18400000000000002</v>
+      </c>
+    </row>
+    <row r="55" spans="2:11">
+      <c r="B55" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C55" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E55" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="T3" s="58"/>
-[...1 lines deleted...]
-      <c r="V3" s="41" t="s">
+      <c r="F55" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K55" s="30">
+        <v>0.39200000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="2:11">
+      <c r="B56" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C56" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E56" s="5" t="s">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C4" s="49" t="s">
+      <c r="F56" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K56" s="30">
+        <v>0.39200000000000007</v>
+      </c>
+    </row>
+    <row r="57" spans="2:11">
+      <c r="B57" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C57" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K57" s="30">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="58" spans="2:11">
+      <c r="B58" s="4">
+        <v>0</v>
+      </c>
+      <c r="C58" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K58" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:11">
+      <c r="B59" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C59" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K59" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:11">
+      <c r="B60" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C60" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K60" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:11">
+      <c r="B61" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C61" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K61" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:11">
+      <c r="B62" s="4">
+        <v>0</v>
+      </c>
+      <c r="C62" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K62" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="2:11">
+      <c r="B63" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C63" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K63" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:11">
+      <c r="B64" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C64" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K64" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="2:11">
+      <c r="B65" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C65" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K65" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11">
+      <c r="B66" s="4">
+        <v>0</v>
+      </c>
+      <c r="C66" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K66" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11">
+      <c r="B67" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C67" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E67" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="D4" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="77" t="s">
+      <c r="F67" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K67" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11">
+      <c r="B68" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C68" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E68" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="F4" s="88" t="s">
+      <c r="F68" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K68" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:11">
+      <c r="B69" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C69" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E69" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="G4" s="78" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="F69" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K69" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:11">
+      <c r="B70" s="4">
+        <v>0</v>
+      </c>
+      <c r="C70" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K70" s="30">
+        <v>1.948</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11">
+      <c r="B71" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C71" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K71" s="30">
+        <v>2.7320000000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11">
+      <c r="B72" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C72" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K72" s="30">
+        <v>2.58</v>
+      </c>
+    </row>
+    <row r="73" spans="2:11">
+      <c r="B73" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C73" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K73" s="30">
+        <v>2.8720000000000008</v>
+      </c>
+    </row>
+    <row r="74" spans="2:11">
+      <c r="B74" s="4">
+        <v>0</v>
+      </c>
+      <c r="C74" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K74" s="30">
+        <v>0.62212309729626702</v>
+      </c>
+    </row>
+    <row r="75" spans="2:11">
+      <c r="B75" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C75" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K75" s="30">
+        <v>0.42487033307013133</v>
+      </c>
+    </row>
+    <row r="76" spans="2:11">
+      <c r="B76" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C76" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K76" s="30">
+        <v>0.65359942527241011</v>
+      </c>
+    </row>
+    <row r="77" spans="2:11">
+      <c r="B77" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C77" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K77" s="30">
+        <v>1.3779170410022057</v>
+      </c>
+    </row>
+    <row r="78" spans="2:11">
+      <c r="B78" s="4">
+        <v>0</v>
+      </c>
+      <c r="C78" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K78" s="30">
+        <v>1.4765733567999999</v>
+      </c>
+    </row>
+    <row r="79" spans="2:11">
+      <c r="B79" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C79" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K79" s="30">
+        <v>0.55935819860000002</v>
+      </c>
+    </row>
+    <row r="80" spans="2:11">
+      <c r="B80" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C80" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K80" s="30">
+        <v>0.56665086640000006</v>
+      </c>
+    </row>
+    <row r="81" spans="2:11">
+      <c r="B81" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C81" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K81" s="30">
+        <v>0.86016978480000006</v>
+      </c>
+    </row>
+    <row r="82" spans="2:11">
+      <c r="B82" s="4">
+        <v>0</v>
+      </c>
+      <c r="C82" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K82" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="83" spans="2:11">
+      <c r="B83" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C83" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K83" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="84" spans="2:11">
+      <c r="B84" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C84" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K84" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="85" spans="2:11">
+      <c r="B85" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C85" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K85" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="86" spans="2:11">
+      <c r="B86" s="4">
+        <v>0</v>
+      </c>
+      <c r="C86" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K86" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="87" spans="2:11">
+      <c r="B87" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C87" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K87" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="2:11">
+      <c r="B88" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C88" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E88" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="I4" s="79" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="80" t="s">
+      <c r="F88" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K88" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="89" spans="2:11">
+      <c r="B89" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C89" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K89" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="90" spans="2:11">
+      <c r="B90" s="4">
+        <v>0</v>
+      </c>
+      <c r="C90" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K90" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="91" spans="2:11">
+      <c r="B91" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C91" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K91" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="92" spans="2:11">
+      <c r="B92" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C92" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K92" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="93" spans="2:11">
+      <c r="B93" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C93" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K93" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="94" spans="2:11">
+      <c r="B94" s="4">
+        <v>0</v>
+      </c>
+      <c r="C94" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K94" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="95" spans="2:11">
+      <c r="B95" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C95" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J95" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K95" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="96" spans="2:11">
+      <c r="B96" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C96" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K96" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="2:11">
+      <c r="B97" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C97" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K97" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="98" spans="2:11">
+      <c r="B98" s="4">
+        <v>0</v>
+      </c>
+      <c r="C98" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D98" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K4" s="80" t="s">
+      <c r="E98" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="L4" s="80" t="s">
+      <c r="F98" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K98" s="30">
+        <v>2.202</v>
+      </c>
+    </row>
+    <row r="99" spans="2:11">
+      <c r="B99" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C99" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E99" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="M4" s="80" t="s">
+      <c r="F99" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K99" s="30">
+        <v>3.266</v>
+      </c>
+    </row>
+    <row r="100" spans="2:11">
+      <c r="B100" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C100" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E100" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="N4" s="77" t="s">
+      <c r="F100" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K100" s="30">
+        <v>3.1180000000000003</v>
+      </c>
+    </row>
+    <row r="101" spans="2:11">
+      <c r="B101" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C101" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K101" s="30">
+        <v>3.7920000000000007</v>
+      </c>
+    </row>
+    <row r="102" spans="2:11">
+      <c r="B102" s="4">
+        <v>0</v>
+      </c>
+      <c r="C102" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K102" s="30">
+        <v>0.87612309729626703</v>
+      </c>
+    </row>
+    <row r="103" spans="2:11">
+      <c r="B103" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C103" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K103" s="30">
+        <v>0.95887033307013136</v>
+      </c>
+    </row>
+    <row r="104" spans="2:11">
+      <c r="B104" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C104" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K104" s="30">
+        <v>1.1915994252724103</v>
+      </c>
+    </row>
+    <row r="105" spans="2:11">
+      <c r="B105" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C105" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K105" s="30">
+        <v>2.2979170410022061</v>
+      </c>
+    </row>
+    <row r="106" spans="2:11">
+      <c r="B106" s="4">
+        <v>0</v>
+      </c>
+      <c r="C106" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K106" s="30">
+        <v>1.7305733567999999</v>
+      </c>
+    </row>
+    <row r="107" spans="2:11">
+      <c r="B107" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C107" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J107" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K107" s="30">
+        <v>1.0933581986000001</v>
+      </c>
+    </row>
+    <row r="108" spans="2:11">
+      <c r="B108" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C108" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K108" s="30">
+        <v>1.1046508664000001</v>
+      </c>
+    </row>
+    <row r="109" spans="2:11">
+      <c r="B109" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C109" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K109" s="30">
+        <v>1.7801697848000002</v>
+      </c>
+    </row>
+    <row r="110" spans="2:11">
+      <c r="B110" s="4">
+        <v>0</v>
+      </c>
+      <c r="C110" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K110" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="111" spans="2:11">
+      <c r="B111" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C111" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K111" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="112" spans="2:11">
+      <c r="B112" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C112" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K112" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="113" spans="2:11">
+      <c r="B113" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C113" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K113" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="114" spans="2:11">
+      <c r="B114" s="4">
+        <v>0</v>
+      </c>
+      <c r="C114" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K114" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="115" spans="2:11">
+      <c r="B115" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C115" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J115" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K115" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="116" spans="2:11">
+      <c r="B116" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C116" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J116" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K116" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="117" spans="2:11">
+      <c r="B117" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C117" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K117" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="118" spans="2:11">
+      <c r="B118" s="4">
+        <v>0</v>
+      </c>
+      <c r="C118" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K118" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="119" spans="2:11">
+      <c r="B119" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C119" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K119" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="120" spans="2:11">
+      <c r="B120" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C120" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J120" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K120" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="121" spans="2:11">
+      <c r="B121" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C121" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K121" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="122" spans="2:11">
+      <c r="B122" s="4">
+        <v>0</v>
+      </c>
+      <c r="C122" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K122" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="2:11">
+      <c r="B123" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C123" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K123" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="2:11">
+      <c r="B124" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C124" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E124" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="O4" s="88" t="s">
+      <c r="F124" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J124" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K124" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="2:11">
+      <c r="B125" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C125" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E125" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="P4" s="79" t="s">
-[...2 lines deleted...]
-      <c r="Q4" s="79" t="s">
+      <c r="F125" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J125" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K125" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="2:11">
+      <c r="B126" s="4">
+        <v>0</v>
+      </c>
+      <c r="C126" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J126" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K126" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="2:11">
+      <c r="B127" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C127" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K127" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="2:11">
+      <c r="B128" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C128" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J128" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K128" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="2:11">
+      <c r="B129" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C129" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K129" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="2:11">
+      <c r="B130" s="4">
+        <v>0</v>
+      </c>
+      <c r="C130" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K130" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="2:11">
+      <c r="B131" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C131" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K131" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="2:11">
+      <c r="B132" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C132" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K132" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="2:11">
+      <c r="B133" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C133" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K133" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="2:11">
+      <c r="B134" s="4">
+        <v>0</v>
+      </c>
+      <c r="C134" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K134" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="2:11">
+      <c r="B135" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C135" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K135" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="2:11">
+      <c r="B136" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C136" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K136" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="2:11">
+      <c r="B137" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C137" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K137" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="2:11">
+      <c r="B138" s="4">
+        <v>0</v>
+      </c>
+      <c r="C138" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K138" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="2:11">
+      <c r="B139" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C139" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K139" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="2:11">
+      <c r="B140" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C140" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K140" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="2:11">
+      <c r="B141" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C141" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K141" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="2:11">
+      <c r="B142" s="4">
+        <v>0</v>
+      </c>
+      <c r="C142" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K142" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="143" spans="2:11">
+      <c r="B143" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C143" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K143" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="144" spans="2:11">
+      <c r="B144" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C144" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E144" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="R4" s="79" t="s">
-[...2 lines deleted...]
-      <c r="S4" s="80" t="s">
+      <c r="F144" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K144" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="145" spans="2:11">
+      <c r="B145" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C145" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K145" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="146" spans="2:11">
+      <c r="B146" s="4">
+        <v>0</v>
+      </c>
+      <c r="C146" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K146" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="147" spans="2:11">
+      <c r="B147" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C147" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K147" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="148" spans="2:11">
+      <c r="B148" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C148" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K148" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="149" spans="2:11">
+      <c r="B149" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C149" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K149" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="150" spans="2:11">
+      <c r="B150" s="4">
+        <v>0</v>
+      </c>
+      <c r="C150" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K150" s="30">
+        <v>0.11399999999999999</v>
+      </c>
+    </row>
+    <row r="151" spans="2:11">
+      <c r="B151" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C151" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K151" s="30">
+        <v>0.24199999999999999</v>
+      </c>
+    </row>
+    <row r="152" spans="2:11">
+      <c r="B152" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C152" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K152" s="30">
+        <v>0.246</v>
+      </c>
+    </row>
+    <row r="153" spans="2:11">
+      <c r="B153" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C153" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K153" s="30">
+        <v>0.41600000000000004</v>
+      </c>
+    </row>
+    <row r="154" spans="2:11">
+      <c r="B154" s="4">
+        <v>0</v>
+      </c>
+      <c r="C154" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D154" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="T4" s="80" t="s">
+      <c r="E154" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="U4" s="80" t="s">
+      <c r="F154" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G154" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K154" s="30">
+        <v>0.11399999999999999</v>
+      </c>
+    </row>
+    <row r="155" spans="2:11">
+      <c r="B155" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C155" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E155" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="V4" s="80" t="s">
+      <c r="F155" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G155" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K155" s="30">
+        <v>0.24199999999999999</v>
+      </c>
+    </row>
+    <row r="156" spans="2:11">
+      <c r="B156" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C156" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E156" s="5" t="s">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" s="2" t="s">
+      <c r="F156" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K156" s="30">
+        <v>0.246</v>
+      </c>
+    </row>
+    <row r="157" spans="2:11">
+      <c r="B157" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C157" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K157" s="30">
+        <v>0.41600000000000004</v>
+      </c>
+    </row>
+    <row r="158" spans="2:11">
+      <c r="B158" s="4">
+        <v>0</v>
+      </c>
+      <c r="C158" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J158" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K158" s="30">
+        <v>0.11399999999999999</v>
+      </c>
+    </row>
+    <row r="159" spans="2:11">
+      <c r="B159" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C159" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K159" s="30">
+        <v>0.24199999999999999</v>
+      </c>
+    </row>
+    <row r="160" spans="2:11">
+      <c r="B160" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C160" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J160" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K160" s="30">
+        <v>0.246</v>
+      </c>
+    </row>
+    <row r="161" spans="2:11">
+      <c r="B161" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C161" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J161" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K161" s="30">
+        <v>0.41600000000000004</v>
+      </c>
+    </row>
+    <row r="162" spans="2:11">
+      <c r="B162" s="4">
+        <v>0</v>
+      </c>
+      <c r="C162" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J162" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K162" s="30">
+        <v>0.11399999999999999</v>
+      </c>
+    </row>
+    <row r="163" spans="2:11">
+      <c r="B163" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C163" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G163" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J163" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K163" s="30">
+        <v>0.24199999999999999</v>
+      </c>
+    </row>
+    <row r="164" spans="2:11">
+      <c r="B164" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C164" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J164" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K164" s="30">
+        <v>0.246</v>
+      </c>
+    </row>
+    <row r="165" spans="2:11">
+      <c r="B165" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C165" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J165" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K165" s="30">
+        <v>0.41600000000000004</v>
+      </c>
+    </row>
+    <row r="166" spans="2:11">
+      <c r="B166" s="4">
+        <v>0</v>
+      </c>
+      <c r="C166" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J166" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K166" s="30">
+        <v>0.11399999999999999</v>
+      </c>
+    </row>
+    <row r="167" spans="2:11">
+      <c r="B167" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C167" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G167" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J167" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K167" s="30">
+        <v>0.24199999999999999</v>
+      </c>
+    </row>
+    <row r="168" spans="2:11">
+      <c r="B168" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C168" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J168" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K168" s="30">
+        <v>0.246</v>
+      </c>
+    </row>
+    <row r="169" spans="2:11">
+      <c r="B169" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C169" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J169" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K169" s="30">
+        <v>0.41600000000000004</v>
+      </c>
+    </row>
+    <row r="170" spans="2:11">
+      <c r="B170" s="4">
+        <v>0</v>
+      </c>
+      <c r="C170" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J170" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K170" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="171" spans="2:11">
+      <c r="B171" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C171" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K171" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="172" spans="2:11">
+      <c r="B172" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C172" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J172" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K172" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="173" spans="2:11">
+      <c r="B173" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C173" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E173" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="C5" s="49"/>
-      <c r="D5" s="87" t="s">
+      <c r="F173" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J173" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K173" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="174" spans="2:11">
+      <c r="B174" s="4">
+        <v>0</v>
+      </c>
+      <c r="C174" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J174" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K174" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="175" spans="2:11">
+      <c r="B175" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C175" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J175" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K175" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="176" spans="2:11">
+      <c r="B176" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C176" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J176" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K176" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="177" spans="2:11">
+      <c r="B177" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C177" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J177" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K177" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="178" spans="2:11">
+      <c r="B178" s="4">
+        <v>0</v>
+      </c>
+      <c r="C178" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J178" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K178" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="2:11">
+      <c r="B179" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C179" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K179" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="2:11">
+      <c r="B180" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C180" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K180" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="2:11">
+      <c r="B181" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C181" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K181" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="2:11">
+      <c r="B182" s="4">
+        <v>0</v>
+      </c>
+      <c r="C182" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J182" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K182" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="2:11">
+      <c r="B183" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C183" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K183" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="2:11">
+      <c r="B184" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C184" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J184" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K184" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="2:11">
+      <c r="B185" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C185" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E185" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="E5" s="89" t="s">
+      <c r="F185" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K185" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="2:11">
+      <c r="B186" s="4">
+        <v>0</v>
+      </c>
+      <c r="C186" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D186" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="F5" s="90" t="s">
+      <c r="E186" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J186" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K186" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="2:11">
+      <c r="B187" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C187" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F187" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K187" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="2:11">
+      <c r="B188" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C188" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E188" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="G5" s="90" t="s">
+      <c r="F188" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J188" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K188" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="2:11">
+      <c r="B189" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C189" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J189" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K189" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="2:11">
+      <c r="B190" s="4">
+        <v>0</v>
+      </c>
+      <c r="C190" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F190" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J190" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K190" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="2:11">
+      <c r="B191" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C191" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K191" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="2:11">
+      <c r="B192" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C192" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J192" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K192" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="2:11">
+      <c r="B193" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C193" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J193" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K193" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="2:11">
+      <c r="B194" s="4">
+        <v>0</v>
+      </c>
+      <c r="C194" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J194" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K194" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="2:11">
+      <c r="B195" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C195" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F195" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J195" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K195" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="2:11">
+      <c r="B196" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C196" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G196" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H196" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J196" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K196" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="2:11">
+      <c r="B197" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C197" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H197" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J197" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K197" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="2:11">
+      <c r="B198" s="4">
+        <v>0</v>
+      </c>
+      <c r="C198" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G198" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H198" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I198" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J198" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K198" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="199" spans="2:11">
+      <c r="B199" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C199" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F199" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G199" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H199" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J199" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K199" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="200" spans="2:11">
+      <c r="B200" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C200" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H200" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J200" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K200" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="201" spans="2:11">
+      <c r="B201" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C201" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I201" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J201" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K201" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="202" spans="2:11">
+      <c r="B202" s="4">
+        <v>0</v>
+      </c>
+      <c r="C202" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G202" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J202" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K202" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="203" spans="2:11">
+      <c r="B203" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C203" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F203" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G203" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H203" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J203" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K203" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="204" spans="2:11">
+      <c r="B204" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C204" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G204" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J204" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K204" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="205" spans="2:11">
+      <c r="B205" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C205" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H205" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J205" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K205" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="206" spans="2:11">
+      <c r="B206" s="4">
+        <v>0</v>
+      </c>
+      <c r="C206" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G206" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J206" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K206" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="207" spans="2:11">
+      <c r="B207" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C207" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G207" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J207" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K207" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="208" spans="2:11">
+      <c r="B208" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C208" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G208" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H208" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J208" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K208" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="209" spans="2:11">
+      <c r="B209" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C209" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F209" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G209" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H209" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J209" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K209" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="210" spans="2:11">
+      <c r="B210" s="4">
+        <v>0</v>
+      </c>
+      <c r="C210" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D210" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J210" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K210" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="211" spans="2:11">
+      <c r="B211" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C211" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G211" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J211" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K211" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="212" spans="2:11">
+      <c r="B212" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C212" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D212" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J212" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K212" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="213" spans="2:11">
+      <c r="B213" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C213" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K213" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="214" spans="2:11">
+      <c r="B214" s="4">
+        <v>0</v>
+      </c>
+      <c r="C214" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E214" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="H5" s="90" t="s">
+      <c r="F214" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J214" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K214" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="215" spans="2:11">
+      <c r="B215" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C215" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E215" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="I5" s="90" t="s">
+      <c r="F215" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G215" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H215" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J215" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K215" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="216" spans="2:11">
+      <c r="B216" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C216" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J216" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K216" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="217" spans="2:11">
+      <c r="B217" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C217" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E217" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="J5" s="90" t="s">
+      <c r="F217" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K217" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="218" spans="2:11">
+      <c r="B218" s="4">
+        <v>0</v>
+      </c>
+      <c r="C218" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D218" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="K5" s="90" t="s">
+      <c r="E218" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="L5" s="90" t="s">
+      <c r="F218" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H218" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K218" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="219" spans="2:11">
+      <c r="B219" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C219" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E219" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="M5" s="90" t="s">
+      <c r="F219" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G219" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H219" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J219" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K219" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="220" spans="2:11">
+      <c r="B220" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C220" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E220" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="N5" s="90" t="s">
+      <c r="F220" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G220" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J220" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K220" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="221" spans="2:11">
+      <c r="B221" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C221" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J221" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K221" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="222" spans="2:11">
+      <c r="B222" s="4">
+        <v>0</v>
+      </c>
+      <c r="C222" s="4">
+        <v>8.3333333333333329E-2</v>
+      </c>
+      <c r="D222" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E222" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F222" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G222" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H222" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J222" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K222" s="30">
+        <v>0.254</v>
+      </c>
+    </row>
+    <row r="223" spans="2:11">
+      <c r="B223" s="4">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="C223" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F223" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H223" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J223" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K223" s="30">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="224" spans="2:11">
+      <c r="B224" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C224" s="4">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F224" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J224" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K224" s="30">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="225" spans="2:11">
+      <c r="B225" s="4">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="C225" s="4">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G225" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K225" s="30">
+        <v>0.92000000000000015</v>
+      </c>
+    </row>
+    <row r="226" spans="2:11">
+      <c r="B226" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F226" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J226" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K226" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="2:11">
+      <c r="B227" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F227" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J227" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K227" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="2:11">
+      <c r="B228" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F228" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J228" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K228" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="2:11">
+      <c r="B229" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H229" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J229" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K229" s="30">
+        <v>1.05</v>
+      </c>
+    </row>
+    <row r="230" spans="2:11">
+      <c r="B230" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D230" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="O5" s="90" t="s">
-[...11 lines deleted...]
-      <c r="S5" s="90" t="s">
+      <c r="E230" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G230" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K230" s="30">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="231" spans="2:11">
+      <c r="B231" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D231" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="T5" s="90" t="s">
-[...720 lines deleted...]
-      <c r="F18" s="18">
+      <c r="E231" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J231" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K231" s="30">
+        <v>0.44869279299999998</v>
+      </c>
+    </row>
+    <row r="232" spans="2:11">
+      <c r="B232" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J232" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K232" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="2:11">
+      <c r="B233" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G233" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K233" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="234" spans="2:11">
+      <c r="B234" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K234" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="235" spans="2:11">
+      <c r="B235" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G235" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J235" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K235" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="236" spans="2:11">
+      <c r="B236" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F236" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G236" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J236" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K236" s="30">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="237" spans="2:11">
+      <c r="B237" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F237" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I237" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J237" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K237" s="30">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="238" spans="2:11">
+      <c r="B238" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F238" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I238" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J238" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K238" s="30">
+        <v>1.016874611</v>
+      </c>
+    </row>
+    <row r="239" spans="2:11">
+      <c r="B239" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G239" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K239" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="240" spans="2:11">
+      <c r="B240" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K240" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="2:11">
+      <c r="B241" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F241" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K241" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="2:11">
+      <c r="B242" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G242" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K242" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="2:11">
+      <c r="B243" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F243" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G243" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K243" s="30">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="244" spans="2:11">
+      <c r="B244" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C244" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G244" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J244" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K244" s="30">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="245" spans="2:11">
+      <c r="B245" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C245" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K245" s="30">
+        <v>0.797222282</v>
+      </c>
+    </row>
+    <row r="246" spans="2:11">
+      <c r="B246" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J246" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K246" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="2:11">
+      <c r="B247" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C247" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G247" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H247" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J247" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K247" s="30">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="248" spans="2:11">
+      <c r="B248" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C248" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D248" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E248" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F248" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G248" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J248" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K248" s="30">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="249" spans="2:11">
+      <c r="B249" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F249" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G249" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I249" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J249" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K249" s="30">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="250" spans="2:11">
+      <c r="B250" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G250" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H250" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J250" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K250" s="30">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="251" spans="2:11">
+      <c r="B251" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C251" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G251" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H251" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J251" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K251" s="30">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="252" spans="2:11">
+      <c r="B252" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C252" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F252" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G252" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H252" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I252" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J252" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K252" s="30">
+        <v>1.5781313720000001</v>
+      </c>
+    </row>
+    <row r="253" spans="2:11">
+      <c r="B253" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C253" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G253" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H253" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K253" s="30">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="254" spans="2:11">
+      <c r="B254" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C254" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G254" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H254" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I254" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J254" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K254" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="255" spans="2:11">
+      <c r="B255" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C255" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F255" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G255" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H255" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J255" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K255" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="256" spans="2:11">
+      <c r="B256" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C256" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G256" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H256" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J256" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K256" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="2:11">
+      <c r="B257" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C257" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G257" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H257" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J257" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K257" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="2:11">
+      <c r="B258" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G258" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H258" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J258" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K258" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="2:11">
+      <c r="B259" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C259" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G259" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J259" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K259" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="2:11">
+      <c r="B260" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C260" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G260" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H260" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J260" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K260" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261" spans="2:11">
+      <c r="B261" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C261" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F261" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G261" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H261" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J261" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K261" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="262" spans="2:11">
+      <c r="B262" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C262" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D262" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F262" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G262" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H262" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J262" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K262" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="263" spans="2:11">
+      <c r="B263" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C263" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G263" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H263" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J263" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K263" s="30">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="264" spans="2:11">
+      <c r="B264" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F264" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G264" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H264" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J264" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K264" s="30">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="265" spans="2:11">
+      <c r="B265" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G265" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H265" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J265" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K265" s="30">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="266" spans="2:11">
+      <c r="B266" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C266" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E266" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F266" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G266" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H266" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J266" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K266" s="30">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="267" spans="2:11">
+      <c r="B267" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C267" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F267" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G267" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H267" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J267" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K267" s="30">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="268" spans="2:11">
+      <c r="B268" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C268" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F268" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G268" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H268" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J268" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K268" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="269" spans="2:11">
+      <c r="B269" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F269" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G269" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H269" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J269" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K269" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="270" spans="2:11">
+      <c r="B270" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F270" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G270" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H270" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J270" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K270" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="2:11">
+      <c r="B271" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F271" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G271" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H271" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I271" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J271" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K271" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="2:11">
+      <c r="B272" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C272" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F272" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G272" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H272" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J272" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K272" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="2:11">
+      <c r="B273" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E273" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F273" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H273" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J273" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K273" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="2:11">
+      <c r="B274" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C274" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F274" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G274" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H274" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I274" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J274" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K274" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="2:11">
+      <c r="B275" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E275" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F275" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G275" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H275" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J275" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K275" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="276" spans="2:11">
+      <c r="B276" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E276" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G276" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H276" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I276" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J276" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K276" s="30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="277" spans="2:11">
+      <c r="B277" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E277" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F277" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G277" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H277" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J277" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K277" s="30">
         <v>0.54</v>
       </c>
-      <c r="G18" s="17">
-[...2 lines deleted...]
-      <c r="H18" s="18">
+    </row>
+    <row r="278" spans="2:11">
+      <c r="B278" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F278" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G278" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H278" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J278" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K278" s="30">
         <v>0.54</v>
       </c>
-      <c r="I18" s="17">
-[...52 lines deleted...]
-      <c r="F19" s="18">
+    </row>
+    <row r="279" spans="2:11">
+      <c r="B279" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F279" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G279" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H279" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J279" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K279" s="30">
         <v>0.54</v>
       </c>
-      <c r="G19" s="17">
-[...3 lines deleted...]
-      <c r="H19" s="18">
+    </row>
+    <row r="280" spans="2:11">
+      <c r="B280" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G280" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H280" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J280" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K280" s="30">
         <v>0.54</v>
       </c>
-      <c r="I19" s="17">
-[...56 lines deleted...]
-      <c r="F20" s="18">
+    </row>
+    <row r="281" spans="2:11">
+      <c r="B281" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C281" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F281" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G281" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H281" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I281" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J281" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K281" s="30">
         <v>0.54</v>
       </c>
-      <c r="G20" s="17">
-[...182 lines deleted...]
-      <c r="B24" s="40" t="s">
+    </row>
+    <row r="282" spans="2:11">
+      <c r="B282" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C282" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F282" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G282" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H282" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I282" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J282" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K282" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="2:11">
+      <c r="B283" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C283" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D283" s="5" t="s">
         <v>78</v>
       </c>
-    </row>
-[...78 lines deleted...]
-      <c r="C30" s="75" t="s">
+      <c r="E283" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F283" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G283" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H283" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J283" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K283" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="2:11">
+      <c r="B284" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G284" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H284" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I284" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J284" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K284" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="2:11">
+      <c r="B285" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C285" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E285" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F285" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G285" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H285" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I285" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J285" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K285" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="286" spans="2:11">
+      <c r="B286" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E286" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F286" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G286" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H286" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I286" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J286" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K286" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="287" spans="2:11">
+      <c r="B287" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C287" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E287" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G287" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H287" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I287" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J287" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K287" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="288" spans="2:11">
+      <c r="B288" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D288" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="D30" s="75" t="s">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="E288" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F288" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G288" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H288" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I288" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J288" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K288" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="289" spans="2:11">
+      <c r="B289" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C289" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F289" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G289" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H289" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J289" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K289" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="290" spans="2:11">
+      <c r="B290" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C290" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F290" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G290" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H290" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J290" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K290" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="291" spans="2:11">
+      <c r="B291" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C291" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F291" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G291" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H291" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I291" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J291" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K291" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="292" spans="2:11">
+      <c r="B292" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C292" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F292" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G292" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H292" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I292" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J292" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K292" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="293" spans="2:11">
+      <c r="B293" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C293" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F293" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G293" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H293" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J293" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K293" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="294" spans="2:11">
+      <c r="B294" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C294" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F294" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G294" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J294" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K294" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="2:11">
+      <c r="B295" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E295" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F295" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G295" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I295" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J295" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K295" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="2:11">
+      <c r="B296" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C296" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E296" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F296" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G296" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J296" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K296" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="2:11">
+      <c r="B297" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C297" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F297" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G297" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H297" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I297" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J297" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K297" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="298" spans="2:11">
+      <c r="B298" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C298" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F298" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G298" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H298" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I298" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J298" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K298" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="299" spans="2:11">
+      <c r="B299" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C299" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F299" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G299" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H299" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I299" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J299" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K299" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="300" spans="2:11">
+      <c r="B300" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C300" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G300" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H300" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J300" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K300" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="301" spans="2:11">
+      <c r="B301" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C301" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F301" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G301" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H301" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J301" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K301" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="302" spans="2:11">
+      <c r="B302" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C302" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F302" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G302" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H302" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I302" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J302" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K302" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="303" spans="2:11">
+      <c r="B303" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C303" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F303" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G303" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J303" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K303" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="304" spans="2:11">
+      <c r="B304" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C304" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E304" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F304" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G304" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H304" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J304" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K304" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="305" spans="2:11">
+      <c r="B305" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C305" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F305" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G305" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H305" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I305" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J305" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K305" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="306" spans="2:11">
+      <c r="B306" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C306" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F306" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G306" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H306" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I306" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J306" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K306" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="307" spans="2:11">
+      <c r="B307" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C307" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E307" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F307" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G307" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H307" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I307" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J307" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K307" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="308" spans="2:11">
+      <c r="B308" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C308" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E308" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F308" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G308" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H308" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I308" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J308" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K308" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="2:11">
+      <c r="B309" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C309" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F309" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G309" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H309" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I309" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J309" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K309" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="310" spans="2:11">
+      <c r="B310" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C310" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F310" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G310" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H310" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I310" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J310" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K310" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="311" spans="2:11">
+      <c r="B311" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C311" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F311" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G311" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H311" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J311" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K311" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="312" spans="2:11">
+      <c r="B312" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C312" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F312" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G312" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H312" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J312" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K312" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="313" spans="2:11">
+      <c r="B313" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C313" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F313" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G313" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H313" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I313" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J313" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K313" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="314" spans="2:11">
+      <c r="B314" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C314" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E314" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F314" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G314" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H314" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J314" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K314" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="315" spans="2:11">
+      <c r="B315" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C315" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E315" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F315" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G315" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H315" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I315" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J315" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K315" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="316" spans="2:11">
+      <c r="B316" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C316" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F316" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G316" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H316" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I316" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J316" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K316" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="317" spans="2:11">
+      <c r="B317" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C317" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E317" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F317" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G317" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H317" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J317" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K317" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="318" spans="2:11">
+      <c r="B318" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C318" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F318" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G318" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H318" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J318" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K318" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="319" spans="2:11">
+      <c r="B319" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C319" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F319" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G319" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H319" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J319" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K319" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="320" spans="2:11">
+      <c r="B320" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C320" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F320" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G320" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H320" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I320" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J320" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K320" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="2:11">
+      <c r="B321" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C321" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F321" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G321" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H321" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J321" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K321" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="322" spans="2:11">
+      <c r="B322" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C322" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E322" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F322" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G322" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H322" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I322" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J322" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K322" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="323" spans="2:11">
+      <c r="B323" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C323" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F323" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G323" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H323" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J323" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K323" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="324" spans="2:11">
+      <c r="B324" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C324" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F324" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G324" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H324" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I324" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J324" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K324" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="325" spans="2:11">
+      <c r="B325" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C325" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E325" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F325" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G325" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H325" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J325" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K325" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="326" spans="2:11">
+      <c r="B326" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E326" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F326" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G326" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H326" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J326" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K326" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="327" spans="2:11">
+      <c r="B327" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C327" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E327" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F327" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G327" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H327" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J327" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K327" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="328" spans="2:11">
+      <c r="B328" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C328" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F328" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G328" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H328" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J328" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K328" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="329" spans="2:11">
+      <c r="B329" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C329" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D329" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E329" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F329" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G329" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H329" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J329" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K329" s="30" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...4 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{3A4CF648-6AED-40f4-86FF-DC5316D8AED3}">
+      <x14:slicerList xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
+        <x14:slicer r:id="rId4"/>
+      </x14:slicerList>
+    </ext>
+  </extLst>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2c22c823-1c48-41eb-8c8a-22430ee35970">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dc7da852-1742-4637-941d-9dc7ac348973" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100609C42FA3FF02A469E3776DC6E192E6C" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="10b955d51b8ac5139d525a9995c143f9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2c22c823-1c48-41eb-8c8a-22430ee35970" xmlns:ns3="dc7da852-1742-4637-941d-9dc7ac348973" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dea8beb8eb2973aff1995847d3a42e43" ns2:_="" ns3:_="">
+    <xsd:import namespace="2c22c823-1c48-41eb-8c8a-22430ee35970"/>
+    <xsd:import namespace="dc7da852-1742-4637-941d-9dc7ac348973"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c22c823-1c48-41eb-8c8a-22430ee35970" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f571c05a-9bf0-4b0b-ad97-e13aed49ba31" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc7da852-1742-4637-941d-9dc7ac348973" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e4012381-7ec3-4f69-a4da-fb746e1db7ae}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="dc7da852-1742-4637-941d-9dc7ac348973">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBB5568C-F9AC-41ED-A559-9CEB08797125}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5930368-18A7-4997-9893-CB462E534F50}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B38BD59-E835-42CD-8C49-F8A461A7C318}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Watson, Matt</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Daramola, Alex</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_SiteId">
+    <vt:lpwstr>f98a6a53-25f3-4212-901c-c7787fcd3495</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
+    <vt:lpwstr>0x010100609C42FA3FF02A469E3776DC6E192E6C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_SetDate">
+    <vt:lpwstr>2026-08-13T11:11:48Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_ActionId">
+    <vt:lpwstr>28c316bf-2cc5-406d-be1a-a4fb2fee213a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_8bd75a54-f2be-4ffa-b165-74c609d83991_Name">
+    <vt:lpwstr>Internal use only</vt:lpwstr>
+  </property>
+</Properties>
+</file>