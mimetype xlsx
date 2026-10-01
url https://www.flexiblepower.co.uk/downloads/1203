--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -5,289 +5,214 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asibi\Documents\MVP forecast\To be published\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40009_{6B7D51E5-A90C-40E7-88B4-0550E8AFF32C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40009_{073E6288-CE57-4913-9251-BD4C6CEF543B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-990" yWindow="-16320" windowWidth="38640" windowHeight="15720"/>
+    <workbookView xWindow="-30" yWindow="-16320" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="zone_day_consensus_with_volume" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>MWh Utilisation Forecast Volume</t>
   </si>
   <si>
     <t>MWh Utilisation Forecast Volume - Lower Estimate</t>
   </si>
   <si>
     <t>MWh Utilisation Forecast Volume - Upper Estimate</t>
   </si>
   <si>
-    <t>CMZ_T10A_EM_0091_G</t>
-[...2 lines deleted...]
-    <t>CMZ_T10A_EM_0093_G</t>
+    <t>CMZ_T9A_EM_0061</t>
+  </si>
+  <si>
+    <t>CMZ_T5A_EM_0024</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0049</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0045</t>
+  </si>
+  <si>
+    <t>CMZ_T8A_SWE_0039</t>
+  </si>
+  <si>
+    <t>CMZ_T4A_SWE_0010</t>
+  </si>
+  <si>
+    <t>CMZ_T4A_EM_0013</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0050</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0041</t>
+  </si>
+  <si>
+    <t>CMZ_T8A_EM_0035</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_EM_0082</t>
+  </si>
+  <si>
+    <t>CMZ_T7A_SWE_0030</t>
+  </si>
+  <si>
+    <t>CMZ_T8A_EM_0043</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_WM_0016</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0052</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_EM_0090</t>
+  </si>
+  <si>
+    <t>CMZ_T10A_EM_0103</t>
+  </si>
+  <si>
+    <t>CMZ_T5B_EM_0028</t>
+  </si>
+  <si>
+    <t>CMZ_T10A_EM_0104</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_EM_0085</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0067</t>
   </si>
   <si>
     <t>CMZ_T10A_EM_0097</t>
   </si>
   <si>
+    <t>CMZ_T9A_WM_0017</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_EM_0080</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWA_0017</t>
+  </si>
+  <si>
+    <t>CMZ_T7A_SWE_0029</t>
+  </si>
+  <si>
+    <t>CMZ_T5B_SWE_0018</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0046</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_EM_0052</t>
+  </si>
+  <si>
     <t>CMZ_T10A_EM_0100</t>
   </si>
   <si>
-    <t>CMZ_T10A_EM_0103</t>
-[...2 lines deleted...]
-    <t>CMZ_T10A_EM_0104</t>
+    <t>CMZ_T9A_EM_0079</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_WM_0018</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_SWE_0042</t>
+  </si>
+  <si>
+    <t>CMZ_T7A_WM_0010</t>
+  </si>
+  <si>
+    <t>CMZ_T9A_EM_0065</t>
+  </si>
+  <si>
+    <t>CMZ_T5B_SWE_0019</t>
   </si>
   <si>
     <t>CMZ_T10A_EM_0110_G</t>
   </si>
   <si>
-    <t>CMZ_T10A_EM_0111_G</t>
-[...19 lines deleted...]
-  <si>
     <t>CMZ_T10A_SWA_0036_G</t>
   </si>
   <si>
-    <t>CMZ_T10A_SWA_0037_G</t>
-[...161 lines deleted...]
-    <t>Monday - 14th September</t>
+    <t>CMZ</t>
+  </si>
+  <si>
+    <t>Tuesday - 29th September</t>
+  </si>
+  <si>
+    <t>Wednesday - 30th September</t>
+  </si>
+  <si>
+    <t>Thursday - 1st October</t>
+  </si>
+  <si>
+    <t>Friday - 2nd October</t>
+  </si>
+  <si>
+    <t>Saturday - 3rd October</t>
+  </si>
+  <si>
+    <t>Sunday - 4th October</t>
+  </si>
+  <si>
+    <t>Monday - 5th October</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -792,61 +717,61 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K64" totalsRowShown="0">
-  <autoFilter ref="A1:K64"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K39" totalsRowShown="0">
+  <autoFilter ref="A1:K39"/>
   <tableColumns count="11">
-    <tableColumn id="1" name="zone"/>
-[...6 lines deleted...]
-    <tableColumn id="8" name="Monday - 14th September"/>
+    <tableColumn id="1" name="CMZ"/>
+    <tableColumn id="2" name="Tuesday - 29th September"/>
+    <tableColumn id="3" name="Wednesday - 30th September"/>
+    <tableColumn id="4" name="Thursday - 1st October"/>
+    <tableColumn id="5" name="Friday - 2nd October"/>
+    <tableColumn id="6" name="Saturday - 3rd October"/>
+    <tableColumn id="7" name="Sunday - 4th October"/>
+    <tableColumn id="8" name="Monday - 5th October"/>
     <tableColumn id="9" name="MWh Utilisation Forecast Volume"/>
     <tableColumn id="10" name="MWh Utilisation Forecast Volume - Lower Estimate"/>
     <tableColumn id="11" name="MWh Utilisation Forecast Volume - Upper Estimate"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1112,2308 +1037,1403 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K64"/>
+  <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.90625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="25.6328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="49.90625" customWidth="1"/>
+    <col min="2" max="2" width="25.6328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.08984375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21.90625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="31.08984375" customWidth="1"/>
     <col min="10" max="11" width="45.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1" t="s">
+        <v>46</v>
+      </c>
+      <c r="G1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H1" t="s">
+        <v>48</v>
+      </c>
+      <c r="I1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E2">
         <v>6</v>
       </c>
       <c r="F2">
         <v>7</v>
       </c>
       <c r="G2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I2">
-        <v>1.722</v>
+        <v>15.127000000000001</v>
       </c>
       <c r="J2">
-        <v>1.292</v>
+        <v>11.345000000000001</v>
       </c>
       <c r="K2">
-        <v>2.1520000000000001</v>
+        <v>18.908999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F3">
         <v>7</v>
       </c>
       <c r="G3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I3">
-        <v>5.2720000000000002</v>
+        <v>459.84</v>
       </c>
       <c r="J3">
-        <v>3.9540000000000002</v>
+        <v>344.88</v>
       </c>
       <c r="K3">
-        <v>6.59</v>
+        <v>574.79999999999995</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E4">
         <v>5</v>
       </c>
       <c r="F4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4">
-        <v>1.028</v>
+        <v>5.4880000000000004</v>
       </c>
       <c r="J4">
-        <v>0.77100000000000002</v>
+        <v>4.1159999999999997</v>
       </c>
       <c r="K4">
-        <v>1.2849999999999999</v>
+        <v>6.86</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F5">
         <v>7</v>
       </c>
       <c r="G5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H5">
         <v>5</v>
       </c>
       <c r="I5">
-        <v>7.5999999999999998E-2</v>
+        <v>2.774</v>
       </c>
       <c r="J5">
-        <v>5.7000000000000002E-2</v>
+        <v>2.08</v>
       </c>
       <c r="K5">
-        <v>9.5000000000000001E-2</v>
+        <v>3.468</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I6">
-        <v>6.2640000000000002</v>
+        <v>65.41</v>
       </c>
       <c r="J6">
-        <v>4.6980000000000004</v>
+        <v>49.058</v>
       </c>
       <c r="K6">
-        <v>7.83</v>
+        <v>81.762</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F7">
         <v>7</v>
       </c>
       <c r="G7">
         <v>6</v>
       </c>
       <c r="H7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I7">
-        <v>8.1470000000000002</v>
+        <v>5.4859999999999998</v>
       </c>
       <c r="J7">
-        <v>6.11</v>
+        <v>4.1139999999999999</v>
       </c>
       <c r="K7">
-        <v>10.183999999999999</v>
+        <v>6.8579999999999997</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D8">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
       <c r="I8">
-        <v>46.063000000000002</v>
+        <v>3.0179999999999998</v>
       </c>
       <c r="J8">
-        <v>34.546999999999997</v>
+        <v>2.2629999999999999</v>
       </c>
       <c r="K8">
-        <v>57.579000000000001</v>
+        <v>3.7719999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G9">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I9">
-        <v>30.343</v>
+        <v>3.4089999999999998</v>
       </c>
       <c r="J9">
-        <v>22.757000000000001</v>
+        <v>2.5569999999999999</v>
       </c>
       <c r="K9">
-        <v>37.929000000000002</v>
+        <v>4.2610000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C10">
         <v>3</v>
       </c>
       <c r="D10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F10">
         <v>7</v>
       </c>
       <c r="G10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I10">
-        <v>22.923999999999999</v>
+        <v>16.315999999999999</v>
       </c>
       <c r="J10">
-        <v>17.193000000000001</v>
+        <v>12.237</v>
       </c>
       <c r="K10">
-        <v>28.655000000000001</v>
+        <v>20.395</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F11">
         <v>7</v>
       </c>
       <c r="G11">
         <v>6</v>
       </c>
       <c r="H11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I11">
-        <v>12.68</v>
+        <v>51.045000000000002</v>
       </c>
       <c r="J11">
-        <v>9.51</v>
+        <v>38.283999999999999</v>
       </c>
       <c r="K11">
-        <v>15.85</v>
+        <v>63.805999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G12">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H12">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I12">
-        <v>18.036999999999999</v>
+        <v>1.1080000000000001</v>
       </c>
       <c r="J12">
-        <v>13.528</v>
+        <v>0.83099999999999996</v>
       </c>
       <c r="K12">
-        <v>22.545999999999999</v>
+        <v>1.385</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G13">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I13">
-        <v>10.188000000000001</v>
+        <v>24.558</v>
       </c>
       <c r="J13">
-        <v>7.641</v>
+        <v>18.417999999999999</v>
       </c>
       <c r="K13">
-        <v>12.734999999999999</v>
+        <v>30.696999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C14">
         <v>3</v>
       </c>
       <c r="D14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F14">
         <v>7</v>
       </c>
       <c r="G14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H14">
         <v>5</v>
       </c>
       <c r="I14">
-        <v>11.37</v>
+        <v>6.2720000000000002</v>
       </c>
       <c r="J14">
-        <v>8.5280000000000005</v>
+        <v>4.7039999999999997</v>
       </c>
       <c r="K14">
-        <v>14.212</v>
+        <v>7.84</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I15">
-        <v>8.5760000000000005</v>
+        <v>4.5810000000000004</v>
       </c>
       <c r="J15">
-        <v>6.4320000000000004</v>
+        <v>3.4359999999999999</v>
       </c>
       <c r="K15">
-        <v>10.72</v>
+        <v>5.726</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F16">
         <v>7</v>
       </c>
       <c r="G16">
         <v>6</v>
       </c>
       <c r="H16">
         <v>5</v>
       </c>
       <c r="I16">
-        <v>29.338000000000001</v>
+        <v>2.206</v>
       </c>
       <c r="J16">
-        <v>22.004000000000001</v>
+        <v>1.6539999999999999</v>
       </c>
       <c r="K16">
-        <v>36.671999999999997</v>
+        <v>2.758</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C17">
         <v>4</v>
       </c>
       <c r="D17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F17">
         <v>6</v>
       </c>
       <c r="G17">
         <v>7</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
       <c r="I17">
-        <v>20.658000000000001</v>
+        <v>0.80200000000000005</v>
       </c>
       <c r="J17">
-        <v>15.494</v>
+        <v>0.60199999999999998</v>
       </c>
       <c r="K17">
-        <v>25.821999999999999</v>
+        <v>1.002</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F18">
         <v>7</v>
       </c>
       <c r="G18">
         <v>6</v>
       </c>
       <c r="H18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I18">
-        <v>19.016999999999999</v>
+        <v>6.2640000000000002</v>
       </c>
       <c r="J18">
-        <v>14.263</v>
+        <v>4.6980000000000004</v>
       </c>
       <c r="K18">
-        <v>23.771000000000001</v>
+        <v>7.83</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F19">
         <v>7</v>
       </c>
       <c r="G19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I19">
-        <v>49.679000000000002</v>
+        <v>3.8069999999999999</v>
       </c>
       <c r="J19">
-        <v>37.259</v>
+        <v>2.855</v>
       </c>
       <c r="K19">
-        <v>62.098999999999997</v>
+        <v>4.7590000000000003</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B20">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C20">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F20">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I20">
-        <v>99.691000000000003</v>
+        <v>8.1470000000000002</v>
       </c>
       <c r="J20">
-        <v>74.768000000000001</v>
+        <v>6.11</v>
       </c>
       <c r="K20">
-        <v>124.614</v>
+        <v>10.183999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E21">
         <v>4</v>
       </c>
       <c r="F21">
         <v>7</v>
       </c>
       <c r="G21">
         <v>6</v>
       </c>
       <c r="H21">
         <v>5</v>
       </c>
       <c r="I21">
-        <v>35.180999999999997</v>
+        <v>4.7E-2</v>
       </c>
       <c r="J21">
-        <v>26.385999999999999</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="K21">
-        <v>43.975999999999999</v>
+        <v>5.8999999999999997E-2</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B22">
         <v>1</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E22">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F22">
         <v>7</v>
       </c>
       <c r="G22">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H22">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I22">
-        <v>103.348</v>
+        <v>0.34699999999999998</v>
       </c>
       <c r="J22">
-        <v>77.510999999999996</v>
+        <v>0.26</v>
       </c>
       <c r="K22">
-        <v>129.185</v>
+        <v>0.434</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D23">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E23">
         <v>5</v>
       </c>
       <c r="F23">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G23">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H23">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I23">
-        <v>34.356999999999999</v>
+        <v>1.028</v>
       </c>
       <c r="J23">
-        <v>25.768000000000001</v>
+        <v>0.77100000000000002</v>
       </c>
       <c r="K23">
-        <v>42.945999999999998</v>
+        <v>1.2849999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F24">
         <v>7</v>
       </c>
       <c r="G24">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I24">
-        <v>36.307000000000002</v>
+        <v>0.2</v>
       </c>
       <c r="J24">
-        <v>27.23</v>
+        <v>0.15</v>
       </c>
       <c r="K24">
-        <v>45.384</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F25">
         <v>7</v>
       </c>
       <c r="G25">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H25">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I25">
-        <v>12.871</v>
+        <v>0.08</v>
       </c>
       <c r="J25">
-        <v>9.6530000000000005</v>
+        <v>0.06</v>
       </c>
       <c r="K25">
-        <v>16.088999999999999</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E26">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F26">
         <v>7</v>
       </c>
       <c r="G26">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
       <c r="I26">
-        <v>16.068999999999999</v>
+        <v>1.8009999999999999</v>
       </c>
       <c r="J26">
-        <v>12.052</v>
+        <v>1.351</v>
       </c>
       <c r="K26">
-        <v>20.085999999999999</v>
+        <v>2.2509999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E27">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F27">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G27">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H27">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I27">
-        <v>28.818999999999999</v>
+        <v>0.24399999999999999</v>
       </c>
       <c r="J27">
-        <v>21.614000000000001</v>
+        <v>0.183</v>
       </c>
       <c r="K27">
-        <v>36.024000000000001</v>
+        <v>0.30499999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C28">
         <v>3</v>
       </c>
       <c r="D28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E28">
         <v>5</v>
       </c>
       <c r="F28">
         <v>7</v>
       </c>
       <c r="G28">
         <v>6</v>
       </c>
       <c r="H28">
         <v>4</v>
       </c>
       <c r="I28">
-        <v>16.065000000000001</v>
+        <v>0.11</v>
       </c>
       <c r="J28">
-        <v>12.048999999999999</v>
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="K28">
-        <v>20.081</v>
+        <v>0.13800000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D29">
         <v>3</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
       <c r="F29">
         <v>7</v>
       </c>
       <c r="G29">
         <v>6</v>
       </c>
       <c r="H29">
         <v>4</v>
       </c>
       <c r="I29">
-        <v>127.871</v>
+        <v>0.10100000000000001</v>
       </c>
       <c r="J29">
-        <v>95.903000000000006</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="K29">
-        <v>159.839</v>
+        <v>0.126</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F30">
         <v>7</v>
       </c>
       <c r="G30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H30">
         <v>4</v>
       </c>
       <c r="I30">
-        <v>42.871000000000002</v>
+        <v>0.23899999999999999</v>
       </c>
       <c r="J30">
-        <v>32.152999999999999</v>
+        <v>0.17899999999999999</v>
       </c>
       <c r="K30">
-        <v>53.588999999999999</v>
+        <v>0.29899999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E31">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F31">
         <v>7</v>
       </c>
       <c r="G31">
         <v>6</v>
       </c>
       <c r="H31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I31">
-        <v>3.0179999999999998</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="J31">
-        <v>2.2629999999999999</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="K31">
-        <v>3.7719999999999998</v>
+        <v>9.5000000000000001E-2</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B32">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F32">
         <v>7</v>
       </c>
       <c r="G32">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H32">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I32">
-        <v>5.4859999999999998</v>
+        <v>0.01</v>
       </c>
       <c r="J32">
-        <v>4.1139999999999999</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="K32">
-        <v>6.8579999999999997</v>
+        <v>1.2E-2</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C33">
         <v>2</v>
       </c>
       <c r="D33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F33">
         <v>7</v>
       </c>
       <c r="G33">
         <v>6</v>
       </c>
       <c r="H33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I33">
-        <v>459.84</v>
+        <v>0.623</v>
       </c>
       <c r="J33">
-        <v>344.88</v>
+        <v>0.46700000000000003</v>
       </c>
       <c r="K33">
-        <v>574.79999999999995</v>
+        <v>0.77900000000000003</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C34">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D34">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E34">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F34">
         <v>7</v>
       </c>
       <c r="G34">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H34">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I34">
-        <v>3.8069999999999999</v>
+        <v>0.16700000000000001</v>
       </c>
       <c r="J34">
-        <v>2.855</v>
+        <v>0.125</v>
       </c>
       <c r="K34">
-        <v>4.7590000000000003</v>
+        <v>0.20899999999999999</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B35">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E35">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F35">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G35">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I35">
-        <v>0.11</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="J35">
-        <v>8.2000000000000003E-2</v>
+        <v>0.02</v>
       </c>
       <c r="K35">
-        <v>0.13800000000000001</v>
+        <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D36">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E36">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F36">
         <v>7</v>
       </c>
       <c r="G36">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I36">
-        <v>4.0000000000000001E-3</v>
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="J36">
-        <v>3.0000000000000001E-3</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="K36">
-        <v>5.0000000000000001E-3</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B37">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E37">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F37">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G37">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H37">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I37">
-        <v>0.24399999999999999</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="J37">
-        <v>0.183</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="K37">
-        <v>0.30499999999999999</v>
+        <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C38">
-        <v>2</v>
-[...14 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I38">
-        <v>24.558</v>
+        <v>46.063000000000002</v>
       </c>
       <c r="J38">
-        <v>18.417999999999999</v>
+        <v>34.546999999999997</v>
       </c>
       <c r="K38">
-        <v>30.696999999999999</v>
+        <v>57.579000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B39">
         <v>1</v>
       </c>
       <c r="C39">
         <v>2</v>
       </c>
-      <c r="D39">
-[...13 lines deleted...]
-      </c>
       <c r="I39">
-        <v>2.5999999999999999E-2</v>
+        <v>29.338000000000001</v>
       </c>
       <c r="J39">
-        <v>0.02</v>
+        <v>22.004000000000001</v>
       </c>
       <c r="K39">
-        <v>3.2000000000000001E-2</v>
-[...874 lines deleted...]
-        <v>0.77900000000000003</v>
+        <v>36.671999999999997</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>