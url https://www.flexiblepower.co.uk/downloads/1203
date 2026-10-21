--- v1 (2026-10-01)
+++ v2 (2026-10-21)
@@ -5,68 +5,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asibi\Documents\MVP forecast\To be published\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40009_{073E6288-CE57-4913-9251-BD4C6CEF543B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{312A366D-0F3C-4B2B-A540-1050DA4D808A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-30" yWindow="-16320" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="zone_day_consensus_with_volume" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+  <si>
+    <t>CMZ</t>
+  </si>
+  <si>
+    <t>Tuesday - 20th October</t>
+  </si>
+  <si>
+    <t>Wednesday - 21st October</t>
+  </si>
+  <si>
+    <t>Thursday - 22nd October</t>
+  </si>
+  <si>
+    <t>Friday - 23rd October</t>
+  </si>
+  <si>
+    <t>Saturday - 24th October</t>
+  </si>
+  <si>
+    <t>Sunday - 25th October</t>
+  </si>
+  <si>
+    <t>Monday - 26th October</t>
+  </si>
   <si>
     <t>MWh Utilisation Forecast Volume</t>
   </si>
   <si>
     <t>MWh Utilisation Forecast Volume - Lower Estimate</t>
   </si>
   <si>
     <t>MWh Utilisation Forecast Volume - Upper Estimate</t>
   </si>
   <si>
     <t>CMZ_T9A_EM_0061</t>
   </si>
   <si>
     <t>CMZ_T5A_EM_0024</t>
   </si>
   <si>
     <t>CMZ_T9A_SWE_0049</t>
   </si>
   <si>
     <t>CMZ_T9A_SWE_0045</t>
   </si>
   <si>
     <t>CMZ_T8A_SWE_0039</t>
   </si>
   <si>
@@ -139,80 +163,50 @@
     <t>CMZ_T9A_SWE_0046</t>
   </si>
   <si>
     <t>CMZ_T9A_EM_0052</t>
   </si>
   <si>
     <t>CMZ_T10A_EM_0100</t>
   </si>
   <si>
     <t>CMZ_T9A_EM_0079</t>
   </si>
   <si>
     <t>CMZ_T9A_WM_0018</t>
   </si>
   <si>
     <t>CMZ_T9A_SWE_0042</t>
   </si>
   <si>
     <t>CMZ_T7A_WM_0010</t>
   </si>
   <si>
     <t>CMZ_T9A_EM_0065</t>
   </si>
   <si>
     <t>CMZ_T5B_SWE_0019</t>
-  </si>
-[...28 lines deleted...]
-    <t>Monday - 5th October</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -717,61 +711,61 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K39" totalsRowShown="0">
-  <autoFilter ref="A1:K39"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K37" totalsRowShown="0">
+  <autoFilter ref="A1:K37"/>
   <tableColumns count="11">
     <tableColumn id="1" name="CMZ"/>
-    <tableColumn id="2" name="Tuesday - 29th September"/>
-[...5 lines deleted...]
-    <tableColumn id="8" name="Monday - 5th October"/>
+    <tableColumn id="2" name="Tuesday - 20th October"/>
+    <tableColumn id="3" name="Wednesday - 21st October"/>
+    <tableColumn id="4" name="Thursday - 22nd October"/>
+    <tableColumn id="5" name="Friday - 23rd October"/>
+    <tableColumn id="6" name="Saturday - 24th October"/>
+    <tableColumn id="7" name="Sunday - 25th October"/>
+    <tableColumn id="8" name="Monday - 26th October"/>
     <tableColumn id="9" name="MWh Utilisation Forecast Volume"/>
     <tableColumn id="10" name="MWh Utilisation Forecast Volume - Lower Estimate"/>
     <tableColumn id="11" name="MWh Utilisation Forecast Volume - Upper Estimate"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1037,1403 +1031,1363 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K39"/>
+  <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="49.90625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="21.90625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.81640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.26953125" customWidth="1"/>
+    <col min="3" max="3" width="25" customWidth="1"/>
+    <col min="4" max="4" width="23.36328125" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" customWidth="1"/>
+    <col min="6" max="6" width="22.6328125" customWidth="1"/>
+    <col min="7" max="7" width="21.453125" customWidth="1"/>
+    <col min="8" max="8" width="22.08984375" customWidth="1"/>
     <col min="9" max="9" width="31.08984375" customWidth="1"/>
     <col min="10" max="11" width="45.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="E1" t="s">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="H1" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J1" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E2">
         <v>6</v>
       </c>
       <c r="F2">
         <v>7</v>
       </c>
       <c r="G2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I2">
-        <v>15.127000000000001</v>
+        <v>23.35</v>
       </c>
       <c r="J2">
-        <v>11.345000000000001</v>
+        <v>17.513000000000002</v>
       </c>
       <c r="K2">
-        <v>18.908999999999999</v>
+        <v>29.187999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3">
-        <v>459.84</v>
+        <v>445.99599999999998</v>
       </c>
       <c r="J3">
-        <v>344.88</v>
+        <v>334.49700000000001</v>
       </c>
       <c r="K3">
-        <v>574.79999999999995</v>
+        <v>557.495</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F4">
         <v>7</v>
       </c>
       <c r="G4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I4">
-        <v>5.4880000000000004</v>
+        <v>10.784000000000001</v>
       </c>
       <c r="J4">
-        <v>4.1159999999999997</v>
+        <v>8.0879999999999992</v>
       </c>
       <c r="K4">
-        <v>6.86</v>
+        <v>13.48</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E5">
         <v>6</v>
       </c>
       <c r="F5">
         <v>7</v>
       </c>
       <c r="G5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I5">
-        <v>2.774</v>
+        <v>7.5819999999999999</v>
       </c>
       <c r="J5">
-        <v>2.08</v>
+        <v>5.6859999999999999</v>
       </c>
       <c r="K5">
-        <v>3.468</v>
+        <v>9.4779999999999998</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I6">
-        <v>65.41</v>
+        <v>77.656999999999996</v>
       </c>
       <c r="J6">
-        <v>49.058</v>
+        <v>58.243000000000002</v>
       </c>
       <c r="K6">
-        <v>81.762</v>
+        <v>97.070999999999998</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B7">
         <v>2</v>
       </c>
       <c r="C7">
         <v>3</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F7">
         <v>7</v>
       </c>
       <c r="G7">
         <v>6</v>
       </c>
       <c r="H7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I7">
-        <v>5.4859999999999998</v>
+        <v>17.809000000000001</v>
       </c>
       <c r="J7">
-        <v>4.1139999999999999</v>
+        <v>13.356999999999999</v>
       </c>
       <c r="K7">
-        <v>6.8579999999999997</v>
+        <v>22.260999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8">
         <v>5</v>
       </c>
       <c r="F8">
         <v>7</v>
       </c>
       <c r="G8">
         <v>6</v>
       </c>
       <c r="H8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I8">
-        <v>3.0179999999999998</v>
+        <v>8.952</v>
       </c>
       <c r="J8">
-        <v>2.2629999999999999</v>
+        <v>6.7140000000000004</v>
       </c>
       <c r="K8">
-        <v>3.7719999999999998</v>
+        <v>11.19</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E9">
         <v>6</v>
       </c>
       <c r="F9">
         <v>7</v>
       </c>
       <c r="G9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H9">
         <v>5</v>
       </c>
       <c r="I9">
-        <v>3.4089999999999998</v>
+        <v>10.497999999999999</v>
       </c>
       <c r="J9">
-        <v>2.5569999999999999</v>
+        <v>7.8739999999999997</v>
       </c>
       <c r="K9">
-        <v>4.2610000000000001</v>
+        <v>13.122</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F10">
         <v>7</v>
       </c>
       <c r="G10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I10">
-        <v>16.315999999999999</v>
+        <v>50.121000000000002</v>
       </c>
       <c r="J10">
-        <v>12.237</v>
+        <v>37.591000000000001</v>
       </c>
       <c r="K10">
-        <v>20.395</v>
+        <v>62.651000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E11">
         <v>5</v>
       </c>
       <c r="F11">
         <v>7</v>
       </c>
       <c r="G11">
         <v>6</v>
       </c>
       <c r="H11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I11">
-        <v>51.045000000000002</v>
+        <v>125.11499999999999</v>
       </c>
       <c r="J11">
-        <v>38.283999999999999</v>
+        <v>93.835999999999999</v>
       </c>
       <c r="K11">
-        <v>63.805999999999997</v>
+        <v>156.39400000000001</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D12">
         <v>3</v>
       </c>
       <c r="E12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F12">
         <v>7</v>
       </c>
       <c r="G12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H12">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I12">
-        <v>1.1080000000000001</v>
+        <v>6.5709999999999997</v>
       </c>
       <c r="J12">
-        <v>0.83099999999999996</v>
+        <v>4.9279999999999999</v>
       </c>
       <c r="K12">
-        <v>1.385</v>
+        <v>8.2140000000000004</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E13">
         <v>5</v>
       </c>
       <c r="F13">
         <v>7</v>
       </c>
       <c r="G13">
         <v>6</v>
       </c>
       <c r="H13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I13">
-        <v>24.558</v>
+        <v>94.073999999999998</v>
       </c>
       <c r="J13">
-        <v>18.417999999999999</v>
+        <v>70.555999999999997</v>
       </c>
       <c r="K13">
-        <v>30.696999999999999</v>
+        <v>117.592</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E14">
         <v>6</v>
       </c>
       <c r="F14">
         <v>7</v>
       </c>
       <c r="G14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H14">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I14">
-        <v>6.2720000000000002</v>
+        <v>9.3010000000000002</v>
       </c>
       <c r="J14">
-        <v>4.7039999999999997</v>
+        <v>6.976</v>
       </c>
       <c r="K14">
-        <v>7.84</v>
+        <v>11.625999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D15">
         <v>3</v>
       </c>
       <c r="E15">
         <v>6</v>
       </c>
       <c r="F15">
         <v>7</v>
       </c>
       <c r="G15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H15">
         <v>5</v>
       </c>
       <c r="I15">
-        <v>4.5810000000000004</v>
+        <v>9.0370000000000008</v>
       </c>
       <c r="J15">
-        <v>3.4359999999999999</v>
+        <v>6.7779999999999996</v>
       </c>
       <c r="K15">
-        <v>5.726</v>
+        <v>11.295999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
       <c r="E16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F16">
         <v>7</v>
       </c>
       <c r="G16">
         <v>6</v>
       </c>
       <c r="H16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I16">
-        <v>2.206</v>
+        <v>6.5410000000000004</v>
       </c>
       <c r="J16">
-        <v>1.6539999999999999</v>
+        <v>4.9059999999999997</v>
       </c>
       <c r="K16">
-        <v>2.758</v>
+        <v>8.1760000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="B17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D17">
         <v>1</v>
       </c>
       <c r="E17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G17">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
       <c r="I17">
-        <v>0.80200000000000005</v>
+        <v>17.835000000000001</v>
       </c>
       <c r="J17">
-        <v>0.60199999999999998</v>
+        <v>13.375999999999999</v>
       </c>
       <c r="K17">
-        <v>1.002</v>
+        <v>22.294</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C18">
         <v>2</v>
       </c>
       <c r="D18">
         <v>4</v>
       </c>
       <c r="E18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F18">
         <v>7</v>
       </c>
       <c r="G18">
         <v>6</v>
       </c>
       <c r="H18">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I18">
-        <v>6.2640000000000002</v>
+        <v>7.431</v>
       </c>
       <c r="J18">
-        <v>4.6980000000000004</v>
+        <v>5.5730000000000004</v>
       </c>
       <c r="K18">
-        <v>7.83</v>
+        <v>9.2889999999999997</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="B19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D19">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F19">
         <v>7</v>
       </c>
       <c r="G19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I19">
-        <v>3.8069999999999999</v>
+        <v>5.6459999999999999</v>
       </c>
       <c r="J19">
-        <v>2.855</v>
+        <v>4.234</v>
       </c>
       <c r="K19">
-        <v>4.7590000000000003</v>
+        <v>7.0579999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="B20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D20">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E20">
         <v>6</v>
       </c>
       <c r="F20">
         <v>7</v>
       </c>
       <c r="G20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I20">
-        <v>8.1470000000000002</v>
+        <v>9.6649999999999991</v>
       </c>
       <c r="J20">
-        <v>6.11</v>
+        <v>7.2489999999999997</v>
       </c>
       <c r="K20">
-        <v>10.183999999999999</v>
+        <v>12.081</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F21">
         <v>7</v>
       </c>
       <c r="G21">
         <v>6</v>
       </c>
       <c r="H21">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I21">
-        <v>4.7E-2</v>
+        <v>1.3919999999999999</v>
       </c>
       <c r="J21">
-        <v>3.5000000000000003E-2</v>
+        <v>1.044</v>
       </c>
       <c r="K21">
-        <v>5.8999999999999997E-2</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D22">
         <v>5</v>
       </c>
       <c r="E22">
         <v>6</v>
       </c>
       <c r="F22">
         <v>7</v>
       </c>
       <c r="G22">
         <v>2</v>
       </c>
       <c r="H22">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I22">
-        <v>0.34699999999999998</v>
+        <v>10.295999999999999</v>
       </c>
       <c r="J22">
-        <v>0.26</v>
+        <v>7.7220000000000004</v>
       </c>
       <c r="K22">
-        <v>0.434</v>
+        <v>12.87</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B23">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D23">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E23">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F23">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G23">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H23">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I23">
-        <v>1.028</v>
+        <v>3.31</v>
       </c>
       <c r="J23">
-        <v>0.77100000000000002</v>
+        <v>2.4820000000000002</v>
       </c>
       <c r="K23">
-        <v>1.2849999999999999</v>
+        <v>4.1379999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F24">
         <v>7</v>
       </c>
       <c r="G24">
         <v>4</v>
       </c>
       <c r="H24">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I24">
-        <v>0.2</v>
+        <v>4.4379999999999997</v>
       </c>
       <c r="J24">
-        <v>0.15</v>
+        <v>3.3279999999999998</v>
       </c>
       <c r="K24">
-        <v>0.25</v>
+        <v>5.5469999999999997</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B25">
         <v>2</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
       <c r="D25">
         <v>3</v>
       </c>
       <c r="E25">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F25">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I25">
-        <v>0.08</v>
+        <v>1.1850000000000001</v>
       </c>
       <c r="J25">
-        <v>0.06</v>
+        <v>0.88900000000000001</v>
       </c>
       <c r="K25">
-        <v>0.1</v>
+        <v>1.4810000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B26">
         <v>5</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D26">
         <v>2</v>
       </c>
       <c r="E26">
         <v>6</v>
       </c>
       <c r="F26">
         <v>7</v>
       </c>
       <c r="G26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I26">
-        <v>1.8009999999999999</v>
+        <v>7.12</v>
       </c>
       <c r="J26">
-        <v>1.351</v>
+        <v>5.34</v>
       </c>
       <c r="K26">
-        <v>2.2509999999999999</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E27">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F27">
         <v>6</v>
       </c>
       <c r="G27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H27">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I27">
-        <v>0.24399999999999999</v>
+        <v>1.446</v>
       </c>
       <c r="J27">
-        <v>0.183</v>
+        <v>1.0840000000000001</v>
       </c>
       <c r="K27">
-        <v>0.30499999999999999</v>
+        <v>1.8069999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C28">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E28">
         <v>5</v>
       </c>
       <c r="F28">
         <v>7</v>
       </c>
       <c r="G28">
         <v>6</v>
       </c>
       <c r="H28">
         <v>4</v>
       </c>
       <c r="I28">
-        <v>0.11</v>
+        <v>1.627</v>
       </c>
       <c r="J28">
-        <v>8.2000000000000003E-2</v>
+        <v>1.22</v>
       </c>
       <c r="K28">
-        <v>0.13800000000000001</v>
+        <v>2.0339999999999998</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B29">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
       <c r="F29">
         <v>7</v>
       </c>
       <c r="G29">
         <v>6</v>
       </c>
       <c r="H29">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I29">
-        <v>0.10100000000000001</v>
+        <v>0.753</v>
       </c>
       <c r="J29">
-        <v>7.5999999999999998E-2</v>
+        <v>0.56499999999999995</v>
       </c>
       <c r="K29">
-        <v>0.126</v>
+        <v>0.94099999999999995</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D30">
         <v>2</v>
       </c>
       <c r="E30">
         <v>6</v>
       </c>
       <c r="F30">
         <v>7</v>
       </c>
       <c r="G30">
         <v>5</v>
       </c>
       <c r="H30">
         <v>4</v>
       </c>
       <c r="I30">
-        <v>0.23899999999999999</v>
+        <v>2.8380000000000001</v>
       </c>
       <c r="J30">
-        <v>0.17899999999999999</v>
+        <v>2.1280000000000001</v>
       </c>
       <c r="K30">
-        <v>0.29899999999999999</v>
+        <v>3.548</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B31">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F31">
         <v>7</v>
       </c>
       <c r="G31">
         <v>6</v>
       </c>
       <c r="H31">
         <v>5</v>
       </c>
       <c r="I31">
-        <v>7.5999999999999998E-2</v>
+        <v>0.78800000000000003</v>
       </c>
       <c r="J31">
-        <v>5.7000000000000002E-2</v>
+        <v>0.59099999999999997</v>
       </c>
       <c r="K31">
-        <v>9.5000000000000001E-2</v>
+        <v>0.98499999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D32">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E32">
         <v>6</v>
       </c>
       <c r="F32">
         <v>7</v>
       </c>
       <c r="G32">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H32">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I32">
-        <v>0.01</v>
+        <v>0.14799999999999999</v>
       </c>
       <c r="J32">
-        <v>8.0000000000000002E-3</v>
+        <v>0.111</v>
       </c>
       <c r="K32">
-        <v>1.2E-2</v>
+        <v>0.185</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="B33">
         <v>4</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F33">
         <v>7</v>
       </c>
       <c r="G33">
         <v>6</v>
       </c>
       <c r="H33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I33">
-        <v>0.623</v>
+        <v>2.7730000000000001</v>
       </c>
       <c r="J33">
-        <v>0.46700000000000003</v>
+        <v>2.08</v>
       </c>
       <c r="K33">
-        <v>0.77900000000000003</v>
+        <v>3.4660000000000002</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B34">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D34">
         <v>5</v>
       </c>
       <c r="E34">
         <v>6</v>
       </c>
       <c r="F34">
         <v>7</v>
       </c>
       <c r="G34">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I34">
-        <v>0.16700000000000001</v>
+        <v>0.99299999999999999</v>
       </c>
       <c r="J34">
-        <v>0.125</v>
+        <v>0.745</v>
       </c>
       <c r="K34">
-        <v>0.20899999999999999</v>
+        <v>1.2410000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="B35">
         <v>5</v>
       </c>
       <c r="C35">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F35">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G35">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I35">
-        <v>2.5999999999999999E-2</v>
+        <v>0.311</v>
       </c>
       <c r="J35">
-        <v>0.02</v>
+        <v>0.23300000000000001</v>
       </c>
       <c r="K35">
-        <v>3.2000000000000001E-2</v>
+        <v>0.38900000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D36">
         <v>4</v>
       </c>
       <c r="E36">
         <v>6</v>
       </c>
       <c r="F36">
         <v>7</v>
       </c>
       <c r="G36">
         <v>5</v>
       </c>
       <c r="H36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I36">
-        <v>8.8999999999999996E-2</v>
+        <v>0.79200000000000004</v>
       </c>
       <c r="J36">
-        <v>6.7000000000000004E-2</v>
+        <v>0.59399999999999997</v>
       </c>
       <c r="K36">
-        <v>0.111</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B37">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D37">
         <v>6</v>
       </c>
       <c r="E37">
         <v>7</v>
       </c>
       <c r="F37">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H37">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I37">
-        <v>4.0000000000000001E-3</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="J37">
-        <v>3.0000000000000001E-3</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="K37">
-        <v>5.0000000000000001E-3</v>
-[...39 lines deleted...]
-        <v>36.671999999999997</v>
+        <v>0.16400000000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>